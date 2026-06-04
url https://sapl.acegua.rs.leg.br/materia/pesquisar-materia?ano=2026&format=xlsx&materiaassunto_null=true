--- v0 (2026-02-06)
+++ v1 (2026-06-04)
@@ -10,522 +10,3242 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2216" uniqueCount="1063">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Poder Executivo - P.E</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_de_lei_n._010-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 010/2026 -  "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$4.000,00".</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_de_lei_n._011-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 011/2026 -  "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$264.158,00".</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2026/projeto_de_lei_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 012/2026 - "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2026".</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2027/projeto_de_lei_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 013/2026 - "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS DE ACEGUÁ"</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei_n_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 014/2026 - "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DOS VEREADORES MUNICIPAIS DE ACEGUÁ"</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_n_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 015/2026 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$393.163,75".</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 016/2026 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$2.221.483,20".</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2031/projeto_de_lei_n._017-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 017/2026 - "CRIA AÇÃO DO PPA".</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2032/projeto_de_lei_n_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 018/2026 - "INCLUI AÇÃO NA LDO".</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_n_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 019/2026 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR  DE R$226.208,54".</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_n_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 020/2026 - "ALTERA O COEFICIENTE DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO".</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_n_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 021/2026 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$145.000,00".</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2068/projeto_de_lei_n.o_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 022/2026 - "ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002".</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_n._023-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO -  PL N.º 023/2026 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2097/scan_20260414_100703.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL Nº 108, DE 1º DE OUTUBRO DE 2002.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei_n.o_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAIS NO VALOR GLOBAL DE R$ 2.438.780,47.</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2106/projeto_de_lei_n._026-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - PL N.º 026/2026 - "CRIAÇÃO DE GRATIFICAÇÃO ESPECIAL DE TÉCNICO DO SISTEMA DE INFORMAÇÃO PARA A INFÂNCIA E ADOLESCÊNCIA - SIPIA".</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_lei_n.o_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAIS NO VALOR GLOBAL DE R$ 398.000,00</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2121/projeto_de_lei_n.o_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$ 52.000,00</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_n.o_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$ 112.871,63.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2143/projeto_de_lei_n._030-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE GRATIFICAÇÃO ESPECIAL AO RESPONSÁVEL PELA BLM DO TCE/RS</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2158/projeto_de_lei_n._031-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 031/2026- "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$50.000,00.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_n.o_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 032/2026- "AUTORIZA CONCESSÃO DE INCENTIVOS PARA TRANSFERÊNCIA DE VEÍCULOS".</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2160/proejto_de_lei_n._033-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 033/2026- "DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA MULHER, DA IGUALDADE RACIAL E DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2161/projeto_de_lei_n._034-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 034/2026- "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR R$ 110.000,00".</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_n.o__035-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 035/2026- "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$180.000,00".</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2163/projeto_de_lei_n._036-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO- PL N.º 036/2026- "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2187/projeto_de_lei_n.o_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O FUNDO MUNICIPAL DE BEM-ESTAR ANIMAL.</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei_n._038-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.126/2025.</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2195/projeto_de_lei_n._039-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.129/2025.</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2196/projeto_de_lei_n._040-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.128/2025.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2197/projeto_de_lei_n._041-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$121.973,93.</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_lei_n._042-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$137.883,57.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2199/projeto_de_lei_n.o_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE ENGENHEIRO CIVIL.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2200/projeto_de_lei_n._044-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$120.571,81.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2201/projeto_de_lei_n._045-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA "DEZEMBRO VERDE - NÃO AO ABANDONO DE ANIMAIS", NO MUNICÍPIO DE ACEGUÁ.</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2205/projeto_de_lei_n._046-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$300.000,00.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1970/projeto_de_resolucao_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 3.º DA RESOLUÇÃO N.º 083/2025.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2086/scan_20260408_114550.pdf</t>
+  </si>
+  <si>
+    <t>DA MESA DIRETORA - PROJETO DE RESOLUÇÃO N.º 002/2026 - "DÁ NOVA REDAÇÃO AO CAPÍTULO III DA RESOLUÇÃO N.º 077/2021, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACEGUÁ, ESTADO DO RIO GRANDE DO SUL".</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Renato Souza da Silva, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira, Jocemar Casagrande, Júlio César Porciúncula Lemos, Liziane Jardim, Tiago Arce</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2117/protocolo_n._273-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AO HOSPITAL DA COLÔNIA NOVA EM SUA TRAJETÓRIA DE FORTALECIMENTO DA SAÚDE PÚBLICA REGIONAL, BEM COMO À NECESSIDADE DE MOBILIZAÇÃO DE ESFORÇOS, JUNTO ÀS ESFERAS ESTADUAL E FEDERAL, PARA A VIABILIZAÇÃO DO EQUIPAMENTO DE TOMOGRAFIA COMPUTADORIZADA, E À MANUTENÇÃO DAS PARCERIAS QUE GARANTEM O ATENDIMENTO HUMANIZADO E DE QUALIDADE À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>Liziane Jardim, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira, Jocemar Casagrande, Júlio César Porciúncula Lemos, Renato Souza da Silva, Tiago Arce</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2168/protocolo_n.o_356-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AO PLEITO DE CHAMAMENTO DOS CANDIDATOS APROVADOS EXCEDENTES NO PROCESSO SELETIVO PARA O CURSO DE FORMAÇÃO DE SARGENTOS DA BRIGADA MILITAR, CONSIDERANDO A RELEVÂNCIA DA VALORIZAÇÃO DA SEGURANÇA PÚBLICA, DA ECONOMICIDADE ADMINISTRATIVA E DA NECESSIDADE DE RECOMPOSIÇÃO DO EFETIVO DA CORPORAÇÃO, REQUERENDO QUE AS AUTORIDADES COMPETENTES ANALISEM COM ATENÇÃO E SENSIBILIDADE A VIABILIDADE DA AMPLIAÇÃO DA CONVOCAÇÃO.</t>
+  </si>
+  <si>
     <t>1929</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/protocolo_n.001-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/protocolo_n.001-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR DIA 07 DE JANEIRO DE 2025 A BARRA DO RIBEIRO/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE ACOMPANHAR E PROMOVER AÇÕES DE PROJETO CULTURAL PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/protocolo_n._002-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/protocolo_n._002-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO À LIMPEZA, MANUTENÇÃO E CONSERVAÇÃO DAS RUAS DA SEDE E DO INTERIOR DO MUNICÍPIO, BEM COMO INFORMAÇÕES SOBRE O PLANO DE TRABALHO DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS,DIANTE DA PRECARIEDADE DAS VIAS, ACÚMULO DE ENTULHOS, VEGETAÇÃO EXCESSIVA, PROBLEMAS NA DRENAGEM E FALHAS EM OBRAS DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/protocolo_n._003-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/protocolo_n._003-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS IMEDIATAS NA RUA 512,ESPECIFICAMENTE NAS PROXIMIDADES DO RESTAURANTE GALPÓN DE PIEDRA, DIANTE DO ESTADO CRÍTICO DE DETERIORAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/protocolo_n._004-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/protocolo_n._004-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS E INFORMAÇÕES SOBRE A OBRA DE PAVIMENTAÇÃO NO TRECHO COMPREENDIDO ENTRE A RUA 503 E O CORREDOR INTERNACIONAL, TAIS COMO: -  O PRAZO DE CONCLUSÃO DA OBRA E A EMPRESA RESPONSÁVEL, COM ESCLARECIMENTOS SOBRE EVENTUAIS ATRASOS; -  CÓPIA DO CONTRATO E DO PROCESSO LICITATÓRIO, INCLUINDO ORÇAMENTO ; - ESCLARECIMENTOS SOBRE A GARANTIA DA PAVIMENTAÇÃO E IDENTIFICAÇÃO DO RESPONSÁVEL TÉCNICO PELA OBRA, COM OBJETIVO DE ASSEGURAR TRANSPARÊNCIA E CORRETA APLICAÇÃO DOS RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/protocolo_n._005-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/protocolo_n._005-2026.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE O MUNICÍPIO PARTICIPE DOS PRÓXIMOS EDITAIS DO PAC SELEÇÕES, COM A APRESENTAÇÃO DE PROJETOS VOLTADOS À MELHORIA DO ABASTECIMENTO RURAL E DA INFRAESTRUTURA, CONTEMPLANDO PRIORITARIAMENTE AS REGIÕES DOS ASSENTAMENTOS JAGUARÃO, SANTA VITÓRIA, CONQUISTA DA VITÓRIA E ARREDORES, BEM COMO A COLÔNIA PIONEIRA E ÁREAS ADJACENTES, VISANDO A CAPTAÇÃO DE RECURSOS FEDERAIS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/protocolo_n._006-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/protocolo_n._006-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR DIA 22 DE JANEIRO DE 2026 A BARRA DO RIBEIRO/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE ACOMPANHAR E PROMOVER AÇÕES DE PROJETO CULTURAL PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/protocolo_n._007-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/protocolo_n._007-2026.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA COMISSÃO ESPECIAL TEMPORÁRIA PARA ACOMPANHAR OS TRABALHOS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, TENDO EM VISTA QUE SE DESTINA A APRECIAR ASSUNTO RELEVANTE.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/protocolo_n._009-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/protocolo_n._009-2026.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DIA 16/04/2026, ÀS 19H, NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ/RS.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/protocolo_n._010-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/protocolo_n._010-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A MELO/UY, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO NA SEDE DA INTENDÊNCIA DE CERRO LARGO PARA TRATAR DO TEMA QUARTEL DE BOMBEIROS BINACIONAL EM ACEGUÁ</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Tiago Arce</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/protocolo_n._011-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/protocolo_n._011-2026.pdf</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1939/protocolo_n._012-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1939/protocolo_n._012-2026.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A INSTALAÇÃO DE PONTOS DE WI-FI GRATUITO NOS SEGUINTES LOCAIS PÚBLICOS: PRAÇA CACO BLANCO, PRAÇA DO ROTARY E CORREDOR DA MINA, NA ÁREA DESTINADA AOS BRINQUEDOS INFANTIS,ATENDENDO A UMA DEMANDA DOS MORADORES E CONTRIBUINDO PARA MAIOR COMODIDADE DOS USUÁRIOS, BEM COMO PARA A MELHOR UTILIZAÇÃO DOS ESPAÇOS PÚBLICOS DE LAZER PELA COMUNIDADE.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1940/protocolo_n._013-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1940/protocolo_n._013-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A MELO/UY, DIA 15/01/2026, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO NA SEDE DA INTENDÊNCIA DE CERRO LARGO PARA TRATAR DO TEMA QUARTEL DE BOMBEIROS BINACIONAL EM ACEGUÁ.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Renato Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1941/protocolo_n._014-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1941/protocolo_n._014-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO CAMPANHA PARA DESTINAÇÃO DO IRRF PARA O CONSELHO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE, VISANDO INFORMAR A COMUNIDADE DE ACEGUÁ SOBRE A POSSIBILIDADE DE DESTINAR PARTE DO IMPOSTO DE RENDA A PROJETOS SOCIAIS LOCAIS VIA COMDICA, BEM COMO GARANTIR QUE ESSES RECURSOS PERMANEÇAM NO MUNICÍPIO, FORTALECENDO A PROTEÇÃO DE CRIANÇAS E ADOLESCENTES SEM CUSTO ADICIONAL AO CONTRIBUINTE.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/</t>
+    <t>http://sapl.acegua.rs.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR AO MUNICÍPIO DE PINHEIRO MACHADO/RS, NO DIA 30 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DA REUNIÃO DE PREFEITOS DA ASSOCIAÇÃO DOS MUNICÍPIOS DA REGIÃO DA ZONA SUL – AZONASUL, A SER REALIZADA DURANTE A 42ª EDIÇÃO DA FEOVELHA, COM INÍCIO ÀS 9H30MIN, NO PARQUE CHARRUA, CONFORME CONVITE OFICIAL.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1943/protocolo_n._017-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 02/02/2026, COM A FINALIDADE DE ACOMPANHAR A PARTICIPAÇÃO DO JOVEM TRADICIONALISTA THOMAZ JARDIM NOSTRANI, NAS MODALIDADES SOLISTA VOCAL E DECLAMAÇÃO – PEÃO MIRIM, NO 36º RODEIO CRIOULO INTERNACIONAL DE VACARIA, A REALIZAR-SE NO MUNICÍPIO DE VACARIA/RS, POR TRATAR-SE DE SEU FILHO.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1944/protocolo_n.018-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1944/protocolo_n.018-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 20,21 E 22 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, BEM COMO, AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA:_x000D_
  - 20/01 – AGENDA NA SECRETARIA DA AGRICULTURA, PECUÁRIA E DESENVOLVIMENTO RURAL;- 21/01 – AGENDA NO INSTITUTO GAMMA DE ASSESSORIA A ÓRGÃOS PÚBLICOS – IGAM;  - 22/01 – REUNIÃO NO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA), PARA TRATAR DE DEMANDAS E PROJETOS REFERENTES AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1945/protocolo_n.019-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1945/protocolo_n.019-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 20,21 E 22 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS EM CHEQUE, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA: - 20/01 – AGENDA NA SECRETARIA DA AGRICULTURA, PECUÁRIA E DESENVOLVIMENTO RURAL;- 21/01 – AGENDA NO INSTITUTO GAMMA DE ASSESSORIA A ÓRGÃOS PÚBLICOS – IGAM;   - 22/01 – REUNIÃO NO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA), PARA TRATAR DE DEMANDAS E PROJETOS REFERENTES AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1946/protocolo_n._031-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1946/protocolo_n._031-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE MELHORIA DOS VENCIMENTOS DOS PROFISSIONAIS VINCULADOS AO PIM.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1947/protocolo_n._032-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1947/protocolo_n._032-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES REFERENTE A LEI MUNICIPAL N.º 2.171/2025.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1948/protocolo_n._033-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1948/protocolo_n._033-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS DE 26 A 30 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO COM A FINALIDADE DE CUMPRIR AGENDA NA UVERGS E PARTICIPAR DO CURSO PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1949/poa_janeiro_de_2026_assinado.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1949/poa_janeiro_de_2026_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 27 E 28 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1950/protocolo_n._035-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1950/protocolo_n._035-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANTO QUE ESTUDE A POSSIBILIDADE DE CONCESSÃO DE ADICIONAL DE 40% AOS MOTORISTAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1951/protocolo_n._036-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1951/protocolo_n._036-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO DOCUMENTAÇÃO SOBRE O FECHAMENTO DE POÇOS ARTESIANOS E PROCEDIMENTOS DE ABASTECIMENTO DE ÁGUA NO ASSENTAMENTO SANTA VITÓRIA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1952/protocolo_n._037-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1952/protocolo_n._037-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO ENCAMINHANDO ANTEPROJETO DE LEI PROPONDO A ALTERAÇÃO DA LEI MUNICIPAL Nº. 539/2007.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1953/protocolo_n._038-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1953/protocolo_n._038-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A OFERTA DE VAGAS NA EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1954/protocolo_n._039-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1954/protocolo_n._039-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A OFERTA DE CURSO DE INFORMÁTICA, SOLICITADA ATRAVÉS DO REQUERIMENTO Nº 058/2025.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1955/protocolo_n._040-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1955/protocolo_n._040-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS PARA OFERTA DE CURSO DE CORTE E COSTUSA, MÓDULO E MOLETONS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1956/protocolo_n._041-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1956/protocolo_n._041-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DAS TRATATIVAS DO PROJETO FÁBRICA DE GAITEIROS EM ACEGUÁ/RS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1957/protocolo_n._042-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1957/protocolo_n._042-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS NO DIA 30 DE JANEIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ULTILIZAÇÃO DO CARRO OFICIAL.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1958/protocolo_n._043-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1958/protocolo_n._043-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BRASÍLIA/DF DE 16 A 19 DE MARÇO DE 2026 E A PORTO ALEGRE/RS NOS DIAS 15 E 20 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1959/protocolo_n._045-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1959/protocolo_n._045-2026.pdf</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1960/protocolo_n._046-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1960/protocolo_n._046-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO LIMPEZA DO CHIMARRODROMO NO CORREDOR DA MINA.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1961/protocolo_n._047-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1961/protocolo_n._047-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO MANUTENÇÃO E INSTALAÇÃO DE PONTO DE LUZ NO CORREDOR DA MINA.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1962/protocolo_n._048-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1962/protocolo_n._048-2026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO DEPARTAMENTO NACIONAL DE INFRAESTRUTA DE TRANSPORTES - DNIT, SOLICITANDO VISITA TÉCNICA E ESTUDO DA POSSIBILIDADE DE CONSTRUÇÃO DE ACESSO SECUNDÁRIO AO LADO DA BR-153, NA LOCALIDADE PRÓXIMA À PONTE SOB O RIO NEGRO.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1963/protocolo_n._049-2026.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1963/protocolo_n._049-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO PERÍODO DE 02 A 06 DE FEVEREIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM LOCOMOÇÃO, A FIM DE PARTICIPAR DO CURSO MÍDIAS SOCIAIS: MAXIMIZANDO O IMPACTO DA COMUNICAÇÃO DIGITAL PARA O PODER PÚBLICO, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>36</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1964/protocolo_n._050-2026.pdf</t>
   </si>
   <si>
     <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 04, 05 E 06 DE FEVEREIRO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA:– REUNIÃO NA SECRETARIA DA AGRICULTURA, PECUÁRIA E DESENVOLVIMENTO RURAL; – REUNIÃO NA CORSAN/AEGEA;– REUNIÃO COM O SENADOR HAMILTON MOURÃO E DEPUTADO FEDERAL ALCEU MOREIRA.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1965/protocolo_n_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI QUE “INSTITUI PROGRAMA MUNICIPAL DE ENTREGA EVENTUAL DE CESTAS BÁSICAS PARA FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL”.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Adriana Machado Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1966/protocolo_n._053-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI QUE "DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO BULLYING NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1967/protocolo_n._054-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS,  DE 23 A 25/02/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO CUMPRIR AGENDA INSTITUCIONAL RELACIONADA AO TURISMO, JUNTAMENTE COM O PREFEITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1968/protocolo_n._055-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 23 A 25/02/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO CUMPRIR AGENDA INSTITUCIONAL RELACIONADA AO TURISMO, JUNTAMENTE COM O PREFEITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1969/protocolo_n._056-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO PARA QUE ESTUDE A VIABILIDADE DE ENCAMINHAR PROJETO DE LEI QUE CRIE A COORDENAÇÃO MUNICIPAL DE BEM-ESTAR ANIMAL E INSTITUA O FUNDO MUNICIPAL DE BEM-ESTAR ANIMAL, VISANDO SUPRIR A AUSÊNCIA DE ESTRUTURA PÚBLICA PARA O ATENDIMENTO DE ANIMAIS ABANDONADOS, REDUZIR RISCOS À SAÚDE PÚBLICA E GARANTIR AÇÕES PERMANENTES DE PROTEÇÃO E BEM-ESTAR ANIMAL, COM ORGANIZAÇÃO ADMINISTRATIVA E RECURSOS ESPECÍFICOS.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1971/protocolo_n._058-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE ADESÃO AO PROGRAMA CTG NA ESCOLA, PROMOVIDO PELO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, VISANDO DESENVOLVER ATIVIDADES CULTURAIS, EDUCATIVAS E FORMATIVAS, PROMOVENDO A VALORIAÇÃO DA CULTURA GAÚCHA, FORTALECIMENTO DAS TRADIÇÕES E A INTEGRAÇÃO DO TRADICIONALISMO COM A COMUNIDADE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1972/protocolo_n._059-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, NO DIA 11/02/2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, A FIM DE REALIZAR VISITA INSTITUCIONAL À CÂMARA MUNICIPAL DE CANDIOTA.</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1973/protocolo_n._060-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A DISCRIMINAÇÃO DO QUADRO DE PESSOAL DE TODAS AS SECRETARIAS MUNICIPAIS, DE MANEIRA INDIVIDUALIZADA, INCLUINDO RELAÇÃO COMPLETA DOS CARGOS EM COMISSÃO, EFETIVOS E FUNÇÕES GRATIFICADAS; CARGOS QUE SE ENCONTRAM VAGOS, ALÉM, DOS QUE ESTÃO OCUPADOS.</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1974/projeto_de_lei_n._061-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI, QUE "INSTITUA O FESTIVAL DE ARTE, CULTURA E TALENTOS NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ACEGUÁ/RS, REITERANDO O TEOR DO REQUERIMENTO N.º 501/2025.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1975/protocolo_n._063-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 27/02/2026, PARA A APRESENTAÇÃO E AVALLIAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, RELATIVAS AO 3.º QUADRIMESTRE/2025, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, § 4.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Jocemar Casagrande</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1976/protocolo_n._064-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE BUEIROS EM FRENTE ÀS RESIDÊNCIAS DOS SENHORES  EDVINO DOBLER DE LIMA E LEONARDO GIRALDELO, NA LOCALIDADE DO ASSENTAMENTO JAGUARÃO, EM VIRTUDE DE ACESSO INADEQUADO À ENTRADA DO CAMINHÃO DO LEITE, GARANTINDO O REGULAR ESCOAMENTO DA PRODUÇÃO.</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1977/protocolo_n._065-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO  SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA ENTRADA DO MUNICÍPIO, CONSIDERANDO QUE É IMPRESCINDÍVEL PARA GARANTIR A SEGURANÇA DE TRANSEUNTES NO LOCAL.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1978/protocolo_n._066-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A IMPLANTAÇÃO DE UMA PISTA APROPRIADA PARA MANOBRAS COM MOTOCICLETAS (“PISTA DE GRAU”) EM ÁREA ADEQUADA DO MUNICÍPIO, VISANDO OFERECER UM ESPAÇO SEGURO, ESPECIALMENTE PARA OS JOVENS, EVITANDO A PRÁTICA EM VIAS PÚBLICAS, REDUZINDO RISCOS À POPULAÇÃO E PROMOVENDO MAIS SEGURANÇA NO TRÂNSITO, ALÉM DE INCENTIVAR O ESPORTE E O LAZER.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1979/protocolo_n._067-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DA ADESÃO DO MUNICÍPIO EM PROGRAMAS HABITACIONAIS DAS ESFERAS ESTADUAL E FEDERAL, TAIS COMO:   - INFORMAR SE O MUNICÍPIO ESTÁ ATUALMENTE CADASTRADO OU HABILITADO EM ALGUM PROGRAMA HABITACIONAL E, EM CASO POSITIVO, DETALHAR QUAIS PROGRAMAS, A FASE EM QUE SE ENCONTRAM E A PREVISÃO DE ATENDIMENTO.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1980/protocolo_n._068-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL SOCIETY, VISANDO À PRÁTICA ESPORTIVA, LAZER E INCENTIVO À ATIVIDADE FÍSICA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1981/protocolo_n._069-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O IMPACTO FINANCEIRO ATUALIZADO RELATIVO AO PL N.º 091/2025, QUE "CRIA CARGO DE DIRETOR DE AGRICULTURA NA LEI MUNICIPAL N.º 108/2002", BEM COMO, A REVISÃO DAS ATRIBUIÇÕES PREVISTAS NO MESMO, CONFORME ORIENTAÇÃO TÉCNICA DO IGAM N.º 25.025/2025, EM ANEXO.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1982/protocolo_n._070-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVIDANDO O PRFEITO MUNICIPAL PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 10H45, DO DIA 02/03/2026, PARA PRESTAR ESCLARECIMENTOS SOBRE O PL N.º 092/2025, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Renato Souza da Silva, Liziane Jardim</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1983/protocolo_n._081-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DIA 15/06/2026, ÀS 19H, NAS DEPENDÊNCIAS DO CLUBE SOREMI.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1990/protocolo_n._089-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 02 A 06/03/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DO CURSO "ORIENTAÇÕES TECNICAS E CONDUTAS VEDADAS EM ANO ELEITORAL PARA GESTORES, CÂMARAS, PREFEITURAS E EQUIPES TÉCNICAS, PROMOVIDO PELO INLEGIS.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1991/protocolo_n._090-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PELOTAS/RS, DIA 26/02/2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS E COM USO DO VEÍCULO OFICIAL, VISANDO PARTICIPAR DE REUNIÃO COM O SENADOR HAMILTON MOURÃO, A REALIZAR-SE NA CÂMARA MUNICIPAL, COM O OBJETIO DE APRESENTAR DEMANDAS DA COMUNIDADE E BUSCAR RECURSOS DE EMENDA PARLAMENTAR PARA APLICAÇÃO EM EM PROJETOS ESPORTIVOS.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1992/protocolo_n._091-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 02 A 04/03/2026, A SERVIÇO DO MANDATO, COM RECECIMENTO DE DIÁRIAS, E AUTORIZAÇÃO PARA UTILIZAR O VEÍCULO OFICIAL, COM A FINALIDADE DE CUMPRIR AGENDAS: - REUNIÃO NA SECRETARIA DA AGROPECUÁRIA, PECUÁRIA E DESENVOLVIMENTO RURAL, PARA TRATAR DEMANDAS DO FUNRIGS; REUNIÃO NO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER, PARA ENCAMINHAMENTO DE PAUTAS, INCLUÍNDO MANUTENÇÃO DA ROÇADA DO ACOSTAMENTO E SINALIZAÇÃO DA ERS-647.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1993/protocolo_n._092-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/*RS, DE 10 A 13/03/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DO XXI ENCONTRO TÉCNICO: O LEGISLATIVO DE ALTA PERFORMANCE EM 2026, PROMOVIDO PELO IGAM.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1994/protocolo_n._093-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE O PODER EXECUTIVO, SOLICITANDO A AMPLIAÇÃO DA OFERTA DE VAGAS EM CRECHES PARA CRIANÇAS DE 06 MESES A 02 ANOS, DADA A CRESCENTE DEMANDA NESSA FAIXA ETÁRIA.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1995/protocolo_n._094-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SOLICITANDO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM A CORSAN/EGEA, VISANDO INFORMAR À COMUNIDADE SOBRE O SERVIÇO DE SANEAMENTO BÁSICO OFERECIDO, BEM COMO ESCLARECER ASPECTOS RELACIONADOS ÀS COBRANÇAS.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1996/protocolo_n._095-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO ESCLARECIMENTOS SOBRE AS OBRAS DE SANEAMENTO BÁSICO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1997/protocolo_n._103-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS PARA A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS, NA ESTRADA INTERNACIONAL, NAS IMEDIAÇÕES DO BAIRRO JARDIM DA SERRA.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1998/protocolo_n._104-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, NO DIA 03 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>CIDBES - Comissão de Infraestrutura, Desenv. e Bem Estar Social</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1999/protocolo_n._105-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 18/03/2026, PARA APRESESENTAÇÃO E DEBATE DO RELATÓRIO DE GESTÃO, RELATIVO AO 3.º QUADRIMESTRE/2025, DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL, EM ATENDIMENTO AO DISPOSTO NO ART. 36, § 5.º DA LEI COMPLEMENTAR N.º 141/2012.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/protocolo_n._112-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, REITERANDO O TEOR DO REQUERIMENTO DE N.º 633/2025, RELATIVO À MELHORIA DA ILUMINAÇÃO INTERNA DO GINÁSIO ESPORTIVO DA ESCOLA NOSSA SENHORA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/protocolo_n._113-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 09/03/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL, VISANDO PARTICIPAR DE ASSEMBLÉIA ORDINÁRIA, DO CONSÓRIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGUARÃO - CIDEJA.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/protocolo_n._114-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTA NA SESSÃO PLENÁRIA E NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DIA 09/03/2026, EM VIRTUDE DE VIAGEM A HULHA NEGRA/RS, PARA PARTICIPAR DA ASSEMBLEIA ORDINÁRIA DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGUARÃO - CIDEJA.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2009/protocolo_n._121-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIA DE ATA DA REUNIÃO ORDINÁRIA DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL BEM COMO, DO ESPELHO DA RESPECTIVA REUNIÃO, A RESPECTIVA GRAVAÇÃO EM ÁUDIO, A DEGRAVAÇÃO E CÓPIA DAS MATÉRIAS CONSTANTES DA PAUTA DO DIA 23/02/2026.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2010/protocolo_n._122-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 09 A 13/03/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO, VISANDO CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, BEM COMO, PARTICIPARDO EVENTO "UVERGS SUMMIT, ALTA INOVAÇÃO TECNOLÓGICA E O PODER LEGISLATIVO".</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2011/protocolo_n._123-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 09 A 13/03/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO, VISANDO CUMPRIR AGENDA NO IGAM, BEM COMO, PARTICIPARDO EVENTO "UVERGS SUMMIT, ALTA INOVAÇÃO TECNOLÓGICA E O PODER LEGISLATIVO".</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/protocolo_n._124-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO DA ESTRADA LOCALIZADA ENTRE A COXILHA SECA E O ESPANTOSO, ESPECIFICAMENTE  NO TRECHO QUE COMPREENDE A FAZENDA SANTA ADELAIDE/5S, COM COLOCAÇÃO DE CASCALHO, BEM COMO O PATROLAMENTO COM COMPACTAÇÃO DE SOLO.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/protocolo_n._125-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À DIRETORIA ADMINISTRATIVA DA CORSAN, SOLICITANDO A IMPLEMENTAÇÃO DE CANAL DE COMUNICAÇÃO LOCAL, VIA WATSAPP, PARA INFORMAR, PREVIAMENTE, SOBRE CORTES PROGRAMADOS DE ÁGUA OU EPISÓDIOS DE TURBIDEZ MOMENTÁNEOS.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/protocolo_n._126-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO APOIO PARA IMPLEMENTAÇÃO EM PARCERIA COM A CORSAN, DE UM LOCAL DE COMUNICAÇÃO VIA WHATSAPP, DESTINADO A INFORMAR PREVIAMENTE A POPULAÇÃO SOBRE CORTES PROGRAMADOS E EPISÓDIOS DE TURBIBEZ DE ÁGUA.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/protocolo_n._129-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A INDICAÇÃO DA FONTE DE RECURSO QUE DARÁ COBERTURA AO CRÉDITO SUPLEMENTAR, EM ATNDIMENTO À EXIGÊNCIA O ART. 4,3 § 1.º, DA LEI FEDERAL N.º 4320/64, RELATIVAMENTE AO PL N.º 006/2026, QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$30.646,91".</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/protocolo_n._130-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O CUMPRIMENTO DO PRAZO REGIMENTAL PARA PUBLICAÇÃO DAS ATAS DAS REUNIÕES DAS COMISSÕES, TENDO EM VISTA QUE A ATA DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, REFERENTE À REUNIÃO REALIZADA EM 23/02/2026, NÃO ESTAVA DISPONÍVEL NO SITE DA CÂMARA MUNICIPAL DE ACEGUÁ, TENDO SIDO VERIFICADO ÀS 11H35MIN DO DIA 06 DO CORRENTE MÊS.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/protocolo_n._131-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO PLENÁRIA ORDINÁRIA E NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO DO DIA 16/03/2026, PARA CUMPRIMENTO DE AGENDAS INSTITUCIONAIS EM BRASÍLIA/DF.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/protocolo_n._132-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H DO DIA 08 DE ABRIL DE 2026, COM REPRESENTANTES DA CORSAN/AEGEA, PARA PRESTAR INFORMAÇÕES E ESCLARECIMENTOS À COMUNIDADE SOBRE OS SERVIÇOS DE SANEAMENTO BÁSICO E CRITÉRIOS DE COBRANÇA DAS FATURAS.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/protocolo_n._133-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO PLENÁRIA ORDINÁRIA E NAS REUNIÕES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DE FINANÇAS E ORÇAMENTO DO DIA 16/03/2026, PARA CUMPRIMENTO DE AGENDAS INSTITUCIONAIS EM BRASÍLIA/DF.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/protocolo_n._134-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE ESTABELECER PARCERIA COM O SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL (SENAI).</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/protocolo_n._135-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SUGERINDO QUE A AUDIÊNCIA PÚBLICA DESTINADA A TRATAR SOBRE AS QUESTÕES RELACIONADAS AO SANEAMENTO BÁSICO SEJA REALIZADA NA SEGUNDA SEMANA DO MÊS DE MAIO.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/protocolo_n._136-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À SECRETARIA DE PLANEJAMENTO, GOVERNANÇA E GESTÃO (SPGG) E AO INSTITUTO-GERAL DE PERÍCIAS (IGP-RS), SOLICITANDO A REALIZAÇÃO DE AÇÃO PARA EMISSÃO DA NOVA CARTEIRA DE IDENTIDADE NACIONAL (CIN) NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/protocolo_n._142-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO APOIO PARA VIABILIZAR A INSTALAÇÃO DE UMA ANTENA TELEFÔNICA MÓVEL, EM VEÍCULO DA BRIGADA MILITAR, CONSIDERANDO A DIFICULDADE DE COMUNICAÇÃO EXISTENTE E A NECESSIDADE DE MELJHORAR O CONTATO EM OPERAÇÕES E ATENDIMENTOS NA REGIÃO. DA MESMA FORMA, SOLICITANDO O ESTUDO DA POSSIBILIDADE DO CONSEPRO CONTRIBUIR COM O PAGAMENTO DA MENSALIDADE DO SERVIÇO, NO VALOR APROXIMADO DE R$319,00, AUXILIANDO NA VIABILIZAÇÃO E MANUTENÇÃO DA ANTENA E GARANTINDO MELHOR COMUNICAÇÃO PARA O VEÍCULO DA BRIGADA MILITAR EM SUAS ATIVIDADES.</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2036/protocolo_n._155-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 17/03/2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, E COM AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO DA CÂMARA, VISANDO PARTICIPAR DA ASSEMBLEIA ORDINÁRIA DA COOPERATIVA REGIONAL DE ELETRIFICAÇÃO RURAL FRONTEIRA SUL LTDA.-COOPERSUL,</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2037/protocolo_n._156-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE BARBEARIA, VISANDO INCENTIVAR A QUALIFICAÇÃO PROFISSIONAL DOS MUNÍCIPES, CONTRIBUIR PARA A GERAÇÃO DE RENDA, ESTIMULAR O EMPREENDEDORISMO E AMPLIAR AS OPORTUNIDADES DE INSERÇÃO NO MERCADO DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2038/protocolo_n._157-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO,  SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE PANIFICAÇÃO E CONFEITARIA, VISANDO INCENTIVAR A QUALIFICAÇÃO PROFISSIONAL DA COMUNIDADE, CONTRIBUINDO PARA A GERAÇÃO DE RENDA, AMPLIANDO AS POSSIBILIDADES DE INSERÇÃO NO MERCADO DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2039/protocolo_n._160-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, REITERANDO OS TEORES DOS REQUERIMENTOS N.º 425 E 592/2025, ANEXOS, QUE SOLICITAM A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO, DE CARGA E DESCARGA NA RUA INTERNACIONAL E DE EXCLUSIVO PARA IDOSO, EM FRENTE A AGÊNCIA DO BANRISUL, RESPECTIVAMANTE, UMA VEZ QUE A DEMANDA SE ENCONTRA PENDENTE E VISA GARANTIR ATENDIMENTO ADEQUEADO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2040/protocolo_n._161-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CONSTRUÇÃO DE UMA VALETA  PARA DIRECIONAR A ÁGUA DA CHUVA AO AÇUDE QUE ABASTECE A RESIDÊNCIA DO SR. ESTEBAN ALMEIDA TEIXEIRA, NA LOCALIDADA DA SANGA DO PEIXE, CONSIDERANDO QUE O MUNÍCIPE ENFRENTA DIFICULDADE NA CAPTAÇÃO DA ÁGUA, O QUE COMPROMETE O ABASTECIMENTO DE SUA RESIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2041/protocolo_n._162-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, NOS TERMOS DO ART.17 DO REGIMENTO INTERNO, CÓPIA DA ATA DA REUNIÃO ORDINÁRIA DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-STAR SOCIAL, DO DIA 09/03/2026, BEM COMO O ESPELHO DA REUNIÃO, A GRAVAÇÃO EM ÁUDIO E VÍDEO, A DEVAGRAÇÃO DA REUNIÃO E CÓPIA DAS MATÉRIAS CONSTANTES NA PAUTA, EXCETO OS PROJETOS DE LEI.</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2042/protocolo_n._163-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE DE CRIAÇÃO DA COORDENADORIA OU DEPARTAMENTO DA MULHER, SUGERINDO QUE O REFERIDO ÓRGÃO SEJA VINCULADO AO GABINETE DO PREFEITO, DADA A NECESSIDADE DE AMPLIAR POLÍTICAS PÚBLICAS VOLTADAS AO ATENDIMENTO ÀS MULHERES.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/protocolo_n._164-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE ANTENAS TELEFÔNICAS MÓVEIS VEICULARES NA FROTA DE VEÍCULOS DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL (SMSAS), ESPECIALMENTE NAQUELES UTILIZADOS PARA O TRANSPORTE FORA DO MUNICÍPIO (TFD), VISANDO GARANTIR MAIOR EFICIÊNCIA OPERACIONAL E SEGURANÇA NOS ATENDIMENTOS REALIZADOS FORA DO MUNICÍPIO DIANTE DA INSTABILIDADE DO SINAL DE TELEFONIA MÓVEL.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/scan_20260316_141204.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 17 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM O RECEBIMENTO DE DIÁRIAS E COM AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDA.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2045/scan_20260316_141542.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 17 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM O RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDA.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Cláudio Jesus Silva Perez</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2046/scan_20260316_141823.pdf</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2047/scan_20260316_142014.pdf</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/protocolo_n._172-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODE EXECUTIVO, REITERANDO O TEORF DO REQUERIMENTO N. 285/2025, EM QUE SOLICITA QUE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NOSSA SENHORA DAS GRAÇAS, PASSE A SER DONIMNADA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NÚBIA ZULIANI, HOMENAGEANDO A MEMÓRIA DA PROFESSORA NÚBIA, RECONHECIDA PELOS RELEVANTES E VALOROSOS SERVIÇOS PRESTADOS AO MUNICÍPIO, ESPECIALMENTE NA ÁREA DA EDUCAÇÃO.</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2049/protocolo_n._173-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A CONCESSÃO DA COMENDA GASPAR SILVEIRA MARTINS, À PROFESSORA NÚBIA JULIANI (IN MEMORIAM), COMO FORMA DE RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO, NÃO APENAS PRLO EXERCÍCIO DO MAGISTÉRIO, MAS PELO IMPACTO HUMANO E SOCIAL DA SUA ATUAÇÃO.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/protocolo_n._174-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A PARALISAÇAO DAS OBRAS DE RECUPERAÇÃO DAS ESTRADAS DO ASSENTAMENTO JAGUARÃO, VISTO QUE OS RECURSOS SÃO DESTINADOS PELO INCRA, COM PROJETO APROVADO E CONFIRMADO PELO GOVERNO FEDERAL E, QUE OS SERVIÇOS FORAM INICIADOS, PORÉM, INTERROMPIDOS APÓS, APROXIMADAMENTE, UMA SEMANA SEMANA.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2051/protocolo_n._175-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A REALIZAÇÃO DE MELHORIAS NOS BANHEIROS PÚBLICIOS LOCALIZADOS AO LADO DO TERMINAL RODOVIÁRIO, TAIS COMO: COLOCAÇÃO DE PORTAS E LIMPEZA COMPLETA E MANUTENÇÃO REGULAR DOS MESMOS, DADA. PRINCIPALMENTE, A PROXIMIDADE DAS FESTIVIDADES DE ANIVERSÁRIO DO MUNICÍPIO, HAVENDO MAIOR CIRCULAÇÇÃO DE PESSOAS NO LOCAL.</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2052/protocolo_n._177-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS JUNTO ÀS REVENDAS DE GÁS DE COZINHA PARA QUE SE CADASTREM NO PROGRAMA GÁS DO POVO, DO GOVERNO FEDERAL, CONSIDERANDO QUE O PROGRAMA SUBSTITUIU O ANTIGO “AUXÍLIO GÁS DOS BRASILEIROS” E GARANTE RECARGA GRATUITA DO BOTIJÃO DE 13 KG PARA FAMÍLIAS DE BAIXA RENDA, E QUE, ATUALMENTE, NENHUMA REVENDA DO MUNICÍPIO ESTÁ CADASTRADA.</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2053/protocolo_n._178-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SOLICITANDO A IMPUGNAÇÃO E RETIFICAÇÃO DA ATA N.º 01/2026, COM A SUPRESSÃO DAS EXPRESSÕES VALORATIVAS, A ADEQUAÇÃO DO TEXTO A UMA REDAÇÃO ESTRITAMENTE OBJETIVA E IMPESSOAL, E A INCLUSÃO DESTE REQUERIMENTO NA PAUTA DA PRÓXIMA REUNIÃO, PARA DISCUSSÃO E VOTAÇÃO DA RETIFICAÇÃO.</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2054/protocolo_n._180-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NO DIA 20 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO COM O SENADOR HAMILTON MOURÃO.</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2055/porto_alegre_20_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR USO DO VEÍCULO OFICIAL EM VIAGEM À PORTO ALEGRE/RS NO DIA 20/03/2026, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO COM O SENADOR HAMILTON MOURÃO.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2056/protocolo_n._182-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À DIRETORIA ADMINISTRATIVA DA CORSAN, SOLICITANDO A DISPONIBILIZAÇÃO DE UNIDADE MÓVEL DE ATENDIMENTO, COM O OBJETIVO DE AMPLIAR E FACILITAR O ACESSO DA POPULAÇÃO AOS SERVIÇOS PRESTADOS PELA COMPANHIA, BEM COMO FORNECER INFORMAÇÕES SOBRE O ACESSO À TARIFA SOCIAL DE ÁGUA E SANEAMENTO BÁSICO.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2057/protocolo_n._183-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES NO PL Nº 007/2026 QUE "AUTORIZA O PODER EXECUTIVO A CEDER BEM PÚBLICO MEDIANTE CESSÃO DE USO", CONFORME ORIENTAÇÃO TÉCNICA DO IGAM.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2058/protocolo_n._184-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES NO PROJETO DE LEI Nº 012/2026 QUE "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL PARA O EXERCÍCIO DE 2026", CONFORME ORIENTAÇÃO TÉCNICA Nº 4.192/2026 - DO INSTITUTO GAMMA.</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2059/protocolo_n._185-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLIAITANDO MANIFESTAÇÃO ACERCA DAS INCONSISTÊNCIAS IDENTIFICADAS  NO PROJETO DE LEI Nº 013/2026 QUE "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS DE ACEGUÁ", CONFORME APONTAMENTOS CONSTANTES NA ORIENTAÇÃO TÉCNICA Nº 4.193/2026  - DO INSTITUTO GAMMA.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2060/protocolo_n._186-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES NO PL Nº 10/2026 QUE "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$ 4.000,00", CONFORME ORIENTAÇÃO TÉCNICA Nº 3.534/2026 - DO IGAM.</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2061/protocolo_n._187-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES REFERENTE AO PL Nº 011/2026 QUE "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$ 264.158,00, TAIS COMO: A QUE SE REFERE ESPECIFICAMENTE A ABERTURA DE CRÉDITO SUPLEMENTAR NA SMED, DESTINADO À MANUTENÇÃO DO PROGRAMA "ESCOLA EM TEMPO REAL", TENDO EM VISTA QUE A JUSTIFICATIVA APRESENTADA SE MOSTRA GENÉRICA.</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2062/protocolo_n._188-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 10H45MIN DO DIA 30 DE MARÇO DE 2026, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI Nº 016/2026 QUE "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$ 2.221.483,60, TENDO POR FINALIDADE A OBTENÇÃO DE ESCLARECIMENTOS ACERCA DO OBJETO E DA DESTINAÇÃO DO REFERIDO PROJETO DE LEI.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇAO PARA VIAJAR A BAGÉ/RS, NO DIA 24 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDA NA UNIPAMPA.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2064/protocolo_n._190-2026.pdf</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2065/protocolo_n._191-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR AO MUNICÍPIO DE PINHEIRO MACHADO/RS, NO DIA 24 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM O RECEBIMENTO DE DIÁRIAS, COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, VISANDO CUMPRIR A SEGUINTE AGENDA: -  REUNIÃO COM A VEREADORA SAMANTA ROCHEL, PARA TRATAR DE ASSUNTOS RELACIONADOS A POLÍTICAS PÚBLICAS PARA MULHERES, COM ENFOQUE NO FEMINICÍDIO; -  PARTICIPAÇÃO DO ATO DE ASSINATURA DO CONVÊNIO N° 973627 – INCHA, NO VALOR DE R$ 2.159.760,00, PARA RECUPERAÇÃO DE ESTRADAS VICINAIS.</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>REQUER, NOS TERMOS DO ART. 117, DO REGIMENTO INTERNO, CÓPIAS IMPRESSAS DOS PROJETOS DE LEI DE N.º 001 A 021/2026, COM A FINALIDADE DE ACOMPANHAR OS TRABALHOS COM MAIOR FACILIDADE, DEVIDO A DIFICULDADE DE ACESSO AOS ARQUIVOS POR MEIO DE DISPOSITIVO MÓVEL.</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2067/protocolo_n._193-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A  CEDÊNCIA DAS INSTALAÇÕES DESTE LEGISLATIVO MUNICIPAL, PARA A REALIZAÇÃO DE REUNIÃO COMEMORATIVA ALUSIVA AOS 60 ANOS DO MDB, ÀS 18H30, DO DIA 31/03/2026.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2069/protocolo_n._198-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, NO DIA 27/03/2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS E COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, EM VEÍCULO PRÓPRIO, VISANDO PARTICIPAR DO EVENTO REGIONAL: ENTRE ELAS, CUJO TEMA É DIREITOS, JUSTIÇA, AÇÃO PARA TODAS AS MULHERES E MENINAS.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS NO DIA 27 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS E COM AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, A FIM DE PARTICIPAR DO EVENTO REGIONAL ENTRE ELAS, CUJO TEMA É “DIREITOS, JUSTIÇA. AÇÃO. PARA TODAS AS MULHERES E MENINAS”, A SER REALIZADO A PARTIR DAS 9H, NO CTG CANDEEIRO DO PAGO</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2071/protocolo_n._200-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A VOSSA EXCELÊNCIA AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS NO DIA 27 DE MARÇO DE 2026, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS , A FIM DE PARTICIPAR DO EVENTO REGIONAL ENTRE ELAS, CUJO TEMA É “DIREITOS, JUSTIÇA. AÇÃO. PARA TODAS AS MULHERES E MENINAS”, A SER REALIZADO A PARTIR DAS 9H, NO CTG CANDEEIRO DO PAGO.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2072/protocolo_n._201-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O IMPACTO FINANCEIRO DO REAJUSTE SALARIAL DOS CARGOS DE FG, GE E CC, CONSIDERANDO A READEQUAÇÕ DA URS, INCLUINDO CÁLCULO DETALHADO E DISCRIMINADO POR SECRETARIA.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2073/protocolo_n._202-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA INTEGRAL DO CONVÊNIO MAPA N.º 21674/2024, VISANDO ANÁLISE DETRALHADA DO MESMO, INCLUINDO OBJETIVOS, PRAZO DE VIGÊNCIA E APLICAÇÃO DOS RECURSOS PÚBLICOS ENVOLVIDOS.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2074/protocolo_n._203-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE OS RECURSOS 26004501 - ATENÇÃO DE MÉDIA E ALTA COMPLEXIDADE AMBULATORIAL E HOSPITALAR E 26013110 - ATENÇÃO BÁSICA - EMENDAS INDIVIDUAIS,  APURADOS NO EXERCÍCIO FINANCEIRO DE 2025, ENTRE AS QUAIS:  TOTAL ALOCADO EM CADA RECURSO, A DESTINAÇÃO DETALHADA DAS VERBAS (PROGRAMAS, PROJETOS OU AÇÕES) E O RELATÓRIO DA EXECUÇÃO FINANCEIRA.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2075/protocolo_n._209-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Poder Executivo solicitando providências urgentes para a manutenção da Rua 512, especialmente no entroncamento com a Rua 507, tendo em vista que a água da chuva que escoa pela rua citada não escoa pelo bueiro e causa alagamentos.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2076/protocolo_n._210-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES AO PL Nº 11/2026 QUE "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$ 264.158,00".</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2077/protocolo_n._211-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES NO PL Nº 020/2026 QUE "ALTERA O COEFICIENTE DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO", CONFORME ORIENTAÇÃO TÉCNICA Nº 4.209/2026 DO INSTITUTO GAMMA.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2078/protocolo_n._214-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO MANUTENÇÃO EM PLAYGROUND SITUADO NO CORREDOR DA MINA.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2079/protocolo_n._216-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE VIABILIZE A PARTICIPAÇÃO DAS ESCOLAS MUNICIPAIS NO PROGRAMA "PAPO DE RESPONSA", PROMOVIDO PELA POLÍCIA CIVIL, QUE PROMOVE DIÁLOGO DESCONTRAÍDO SOBRE PREVENÇÃO ÀS DROGAS, VIOL}ÊNCIA, BULLYNG E ATOS INFRACIONAIS, ESTIMULANDO REFLEXÃO SOBRE ESCOLHAS DE VIDA.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2080/protocolo_n._215-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL SOLICITANDO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA  PARA TRATAR DOS ALAGAMENTOS OCORRIDOS EM DIVERSAS RESIDÊNCIAS NA SEDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Liziane Jardim, Cláudio Jesus Silva Perez</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2081/protocolo_n._217-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À AGÊNCIA DO SICREDI LIBERDADE, DA COLÔNIA NOVA, SOLICITANDO A INSTALAÇÃO DE UM POSTO DE ATENDIMENTO NA SEDE DO MUNICÍPIO, VISANDO CONTRIBUIR PARA A MELHORIA DOS SERVIÇOS OFERTADOS À POPULAÇÃO, VISTO TRATAR-SE DE DEMANDA RECORRENTE DOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2082/protocolo_n._218-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO, COM A MAIOR BREVIDADE POSSÍVEL, DAS LIXEIRAS E DA ILUMINAÇÃO DO MÓDULO ESPORTIVO, O QUE VEM CAUSANDO TRANSTORNOS AOS USUÁRIOS, ALÉM DE COMPROMETER A LIMPEZA E SEGURANÇA.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2083/protocolo_n._219-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE PROVIDENCIE CASCALHAMENTO E PATROLAMENTO DA RUA 513, EM FRENTE  À RESIDÊNCIA DO SR. EDUARDO GONÇALVES, DEVIDO AS MÁS CONDIÇÕES DE TRAFEGABILIDADE, CAUSANDO TRANSTORNOS AOS USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2084/protocolo_n._220-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O CASCALHAMENTO E PATROLAMENTO DO CORREDOR DA MINA, NO TRECHO ENTRE O POSTO RODOIL ATÉ A CAPELA VELATÓRIA, EM RAZÃO DAS IRREGULARIDADES, DIFICULTANDO O TRÁFEGO E AUMENTANDO OS RISCOS PARA MOTORISTAS E PEDESTRES.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2087/protocolo_n._228-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS DE 06 A 10 DE ABRIL DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE PARTICIPAR DO 61° ENCONTRO DE LEGISLATIVOS, PROMOVIDO PELO INLEGIS.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2088/protocolo_n._229-2026.pdf</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2089/viagem_jacque_abril_2026_inlegis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2090/protocolo_n._232-2026.pdf</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2091/protocolo_n._233-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANIFESTAÇÃO DO CONTROLE INTERNO, COM RELAÇÃO AOS PL N.º 013 E 014/2026,  SENDO O PRIMEIRO QUE CONCEDE A REPOSIÇÃO INFLACIONÁRIA  AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAIS DE ACEGUÁ E O SEGUNDO, QUE CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE ACEGUÁ, CONSIDERANDO AS ORIENTAÇÕES TÉCNICAS DO IGAM N.º 4.193 E 4.194/206, RESPECTIVAMENTE.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2092/protocolo_n._234-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO DO CALÇAMENTO NO CRUZAMENTO DAS RUAS 503 E 513, TENDO EM VISTA QUE HÁ TRECHOS DANIFICADOS E IRREGULARIDADES, O QUE COMPROMETE A SEGURANÇA DE PEDESTRES E VEÍCULOS .</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2093/protocolo_n._235-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MELHORIA DA ILUMINAÇÃO PÚBLICA E DA SINALIZAÇÃO VIÁRIA´NA ENTRADA DA COLÔNIA NOVA, CONSIDERANDO O INTENSO FLUXO DE VEÍCULOS E A INSUFICIÊNCIA DE ILUMINAÇÃO ALIADA Â SINALIZAÇÃO INADEQUADA CONTRIBUI SIGNIFICATIVAMENTE PARA O AUMENTO DOS RISCOS DE ACIDENTES, SOBRETUDO NO PERÍODO DA NOITE.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2094/protocolo_n._236-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS,DIA 08/04/2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DE REUNIÃO ORGANIZADA PELO CIDEJAE PELO FÓRUM DAS ÁGUAS.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2095/protocolo_n._241-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDINETE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS PARA A MANUTENÇÃO DA RUA 511, ESPECIALMENTE NA ESCADA DE ACESSO À RESIDÊNCIA DO SR. CARLOS VEIGA, POPULARMENTE CONHECIDO COMO CARLITO, QUE SE ENCONTRA EM MÁS CONDIÇÕES E OFERECE RISCOS À SEGURANÇA, SENDO NECESSÁRIA A REALIZAÇÃO DE REPAROS PARA GARANTIR ACESSO SEGURO.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2100/protocolo_n._247-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR DE ANIMAIS DOMÉSTICOS, COM A FINALIDADE DE ASSEGURAR RECURSOS ESPECÍFICOS E PERMANENTES PARA A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS À PROTEÇÃO, SAÚDE E BEM-ESTAR DOS ANIMAIS DOMÉSTICOS, CONSIDERANDO QUE O GOVERNO DE ESTADO INSTITUIU O FUNDO ESTADUAL DE BEM-ESTAR ANIMAL, POSSIBILITANDO O REPASSE DE RECURSOS NA MODALIDADE FUNDO A FUNDO AOS MUNICÍPIOS QUE POSSUAM ESTRUTURA ADEQUADA DE GESTÃO.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2101/protocolo_n._248-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO IMPACTO FINANCEIRO REFERENTE AO PROJETO DE LEI N º 023/2026.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2102/protocolo_n._249-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES ACERCA DA CAÇAMBA BITREM, QUE SE ENCONTRA ATUALMENTE PARADA, SEM UTILIZAÇÃO, SENDO: - INFORMAR A FORMA DE AQUISIÇÃO DO EQUIPAMENTO, OS MOTIVOS PELOS QUAIS SE ENCONTRA PARADO, SE HÁ PREVISÃO PARA SUA UTILIZAÇÃO E, EM CASO DE INOPERÂNCIA, DETALHAR AS PROVIDÊNCIAS EM ANDAMENTO PARA SUA REGULARIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2103/protocolo_n._251-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES REFERENTE A CONTRATAÇÃO E ATUAÇÃO DE PSICÓLOGOS NO MUNICÍPIO, TAIS COMO: - QUANTIDADE TOTAL DE PSICÓLOGOS CONTRATADOS;  - LOCAIS DE ATUAÇÃO DESSES PROFISSIONAIS, BEM COMO, DIAS E HORÁRIOS DE ATENDIMENTO DISPONIBILIZADOS À POPULAÇÃO; E - RELATÓRIO CONTENDO A MÉDIA MENSAL DE ATENDIMENTOS REALIZADOS, TOMANDO COMO REFERÊNCIA O MÊS DE MARÇO E ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2104/protocolo_n._253-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O AUTISMO NA REDE DE ENSINO MUNICIPAL, DIANTE DE PEDIDOS ENCAMINHADOS POR PAIS DE ALUNOS, OS QUAIS RELATAM DIFICULDADES ENFRENTADAS NO ATENDIMENTO ÀS CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), ESPECIALMENTE NO QUE DIZ RESPEITO À AUSÊNCIA DE TUTORES E À INSUFICIÊNCIA DE SUPORTE ESPECIALIZADO NAS UNIDADES ESCOLARES. SUGERE, AINDA, QUE A REFERIDA AUDIÊNCIA PÚBLICA SEJA REALIZADA ÀS 19 HORAS, NO DIA 30 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2107/protocolo_n._256-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 19H, DO DIA 28 DE ABRIL DE 2026, PARA TRATAR DOS ALAGAMENTOS OCORRIDOS EM DIVERSAS RESIDÊNCIAS NA SEDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2108/protocolo_n._258-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CAÇAPAVA DO SUL/RS NO DIA 17 DE ABRIL DE 2026, A SERVIÇO DO MANDATO, SEM DIÁRIAS E COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DO 1.º FÓRUM FAIXA DE FRONTEIRA.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2109/protocolo_n._265-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO SOLENE DO DIA 16 DE ABRIL DE 2026, POR MOTIVOS PARTICULARES.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2110/protocolo_n._266-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE LEGAL E ADMINISTRATIVA PARA A CELEBRAÇÃO DE PARCERIA VISANDO À OFERTA GRATUITA DE AULAS DE KARATÊ NO MUNICÍPIO, TENDO EM VISTA A EXISTÊNCIA DE PROFISSIONAL HABILITADO E DISPONÍVEL PARA A PRESTAÇÃO DO REFERIDO SERVIÇO, COM OBJETIVO DE ATENDER CRIANÇAS E JOVENS.</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2111/protocolo_n._267-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A COLOCAÇÃO DE MATERIAL NA ESTRADA INTERNA DA COLÔNIA MÉDICE, TENDO EM VISTA QUE FOI REALIZADA VISITA IN LOCO NO LOCAL, OCASIÃO EM QUE FOI CONSTATADA A NECESSIDADE DE REFORÇO DE MATERIAL NA VIA, CONSIDERANDO QUE A REFERIDA ESTRADA JÁ FOI RECUPERADA.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2112/protocolo_n._268-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A SUBSTITUIÇÃO DE BUEIRO NA COLÔNIA PIONEIRA, LOCALIZADO ENTRE AS RESIDÊNCIAS DO SR. CARLOS BOSCHMAM E DO SR. RICARDO KATLER, TENDO EM VISTA QUE SE ENCONTRA DANIFICADO, OCASIONANDO TRANSTARNOS E ACÚMULO DE BARRO NA VIA, BEM COMO COMPROMETENDO O ADEQUADO ESCOAMENTO DAS ÁGUAS PLUVIAIS.</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2113/protocolo_n._269-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O REGISTRO FORMAL DE QUE FOI REQUERIDA A REALIZAÇÃO DA REUNIÃO DA COMISSÃO ESPECIAL TEMPORÁRIA DO FÓRUM REGIONAL DE DESENVOLVIMENTO E MANEJO DAS ÁGUAS, CÓPIA DE ATA E INFORMATIVO DA SESSÃO DE 17/02/2026, E PROTOCOLOS DA REUNIÃO DE 23/02/2026 DA CIDBES.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2114/protocolo_n._270-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ESCLARECIMENTOS ACERCA DE COMO SE PROCEDE O ENCAMINHAMENTO DE MATÉRIAS E DOCUMENTOS ÀS COMISSÕES TÉCNICAS PERMANENTES, NOS TERMOS DO REGIMENTO INTERNO DESTA CASA.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2115/protocolo_n._271-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÃO SOBRE O PROTOCOLO DO RELATÓRIO DE GESTÃO DA SECRETARIA DE SAÚDE E ASSISTÊNCIA SOCIAL (3º QUADRIMESTRE DE 2025) EM 23/03/2026.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2116/protocolo_n._272-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO E À DIRETORIA ADMINISTRATIVA DO HOSPITAL DA COLÔNIA NOVA, PARA QUE ESTUDE A VIABILIDADE DE CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA ENTIDADE, COM A FINALIDADE DE FORMALIZAR E DAR ENCAMINHAMENTO INSTITUCIONAL A UMA DEMANDA RELEVANTE, PAUTADA NO DIÁLOGO E NO RESPEITO À GESTÃO DA ENTIDADE, TENDO EM VISTA  _x000D_
+IMPORTÂNCIA DA VALORIZAÇÃO DOS PROFISSIONAIS QUE ATUAM NO HOSPITAL, OS QUAIS DESEMPENHAM PAPEL ESSENCIAL NA PRESTAÇÃO DE SERVIÇOS DE SAÚDE À COMUNIDADE E INFLUENCIAM DIRETAMENTE NA QUALIDADE DO ATENDIMENTO OFERECIDO.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2118/protocolo_n._274-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO NO PISO MODULAR DO GINÁSIO MUNICIPAL, LOCALIZADO AO LADO DA ESCOLA NOSSA SENHORA DAS GRAÇAS, TENDO EM VISTA O ESTADO DE CONSERVAÇÃO ATUAL, QUE PODE COMPROMETER A SEGURANÇA E O ADEQUADO USO DO ESPAÇO POR ALUNOS E PELA COMUNIDADE EM GERAL. SOLICITA TAMBÉM A DEDETIZAÇÃO (CONTROLE DE PRAGAS) DO REFERIDO LOCAL, CONSIDERANDO RELATOS DA PRESENÇA DE MORCEGOS NO INTERIOR DO GINÁSIO, O QUE REPRESENTA RISCO À SAÚDE PÚBLICA E EXIGE PROVIDÊNCIAS URGENTES POR PARTE DO PODER PÚBLICO.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2122/protocolo_n._284-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER , APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA AUDIÊNCIA PÚBLICA PROPOSTA PELA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, ÀS 19H, DO DIA 28 DE ABRIL DE 2026, PARA TRATAR DOS ALAGAMENTOS OCORRIDOS EM DIVERSAS RESIDÊNCIAS NA SEDE DO MUNICÍPIO, POR MOTIVOS PARTICULARES.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO ORDINÁRIA DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 04 DE MAIO DE 2026, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE OS PROJETOS DE LEIS N° 022/2026 QUE "ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL N° 108 DE 1° DE OUTUBRO DE 2002", BEM COMO, PL N° 024/2026 - QUE "ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL N° 108 DE 1° DE OUTUBRO DE 2002"</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2124/protocolo_n._286-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTICO SOLICITANDO ADEQUAÇÕES NO PROJETO DE LEI N° 026/2026 - "CRIAÇÃO DE GRATIFICAÇÃO ESPECIAL DE TÉCNICO DO SISTEMA DE INFORMAÇÃO PARA A INFÂNCIA E ADOLESCÊNCIA", CONFORME ORIENTAÇÃO TÉCNICA N° 7.173/2026.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2125/protocolo_n._287-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 28 e 29 DE ABRIL DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2126/protocolo_n._288-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 28 e 29 DE ABRIL DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS EM CHEQUE E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA AUDIÊNCIA PÚBLICA PROPOSTA PELA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, ÀS 19H, DO DIA 28 DE ABRIL DE 2026, PARA TRATAR DOS ALAGAMENTOS OCORRIDOS EM DIVERSAS RESIDÊNCIAS NA SEDE DO MUNICÍPIO, POR MOTIVOS PARTICULARES.</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 28, 29 E 30 DE ABRIL DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2129/protocolo_n._290-2026.pdf</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2130/protocolo_n._291-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO VIÁRIA NO INTERIOR DO MUNICÍPIO, ESPECIALMENTE EM PONTOS QUE DEMANDAM MAIOR ORIENTAÇÃO E SEGURANÇA PARA OS USUÁRIOS DAS VIAS, SENDO: - NA LOCALIDADE DO RINCÃO DOS CRAVOS, PRÓXIMO À CURVA DA RESIDÊNCIA DO SR. MOACIR MORALES; - PRÓXIMO À RESIDÊNCIA DO SR. IRACI;_x000D_
+- CORREDOR DA ANINHA;  - CORREDOR DOS MACHADOS; - NO MUSEU DA COLÔNIA NOVA (INSTALAÇÃO DE DUAS PLACAS, SENDO UMA DE REDUÇÃO DE VELOCIDADE); - AGROPECUÁRIA ZAGO (COM INDICAÇÃO DE REDUÇÃO DE VELOCIDADE).</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2131/protocolo_n._292-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ATENDENDO AOS PEDIDOS DOS MOTORISTAS QUE REALIZAM O TRANSPORTE DE ALUNOS PARA A ESCOLA FRANCISCO DE PAULA PEREIRA, COM OS QUAIS ESTEVE REUNIDO, A FIM DE QUE SEJA ESTUDADA A VIABILIDADE DAS SEGUINTES DEMANDAS: - INSTALAÇÃO DE AR-CONDICIONADO EM TODOS OS VEÍCULOS UTILIZADOS NO TRANSPORTE ESCOLAR, VISANDO PROPORCIONAR MAIOR CONFORTO E MELHORES CONDIÇÕES AOS ALUNOS E MOTORISTAS, ESPECIALMENTE EM PERÍODOS DE ALTAS TEMPERATURAS; E AVALIAÇÃO DA POSSIBILIDADE DE ALTERAÇÃO DO PERCENTUAL DE 75% PARA 95%, CONSTANTE NO ART. 3º DA LEI MUNICIPAL Nº 1.317/2014, CONSIDERANDO A NECESSIDADE DE ADEQUAÇÃO ÀS DEMANDAS ATUAIS DO TRANSPORTE ESCOLAR E A VALORIZAÇÃO DOS PROFISSIONAIS ENVOLVIDOS.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2132/protocolo_n._293-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, REITERANDO O TEOR DO REQUERIMENTO Nº 348/2025, ENCAMINHANDO ANTEPROJETO DE LEI QUE "DISPÕE SOBRE A REGULAMENTAÇÃO DA EMISSÃO DE SONS E RUÍDOS EXCESSIVOS NO MUNICÍPIO DE ACEGUÁ", TENDO EM VISTA QUE, ATÉ A PRESENTE DATA, A DEMANDA NELE CONTIDA NÃO FOI ATENDIDA. RESSALTA-SE QUE, EM RESPOSTA AO REFERIDO REQUERIMENTO, POR MEIO DO OFÍCIO GAB. Nº 211/2025, FOI INFORMADO QUE O PLEITO SERIA ANALISADO E QUE SERIA VERIFICADA A POSSIBILIDADE DE EXECUÇÃO, CONSIDERANDO A NECESSIDADE DE UMA FISCALIZAÇÃO MAIS ATUANTE. ENTRETANTO, TRANSCORRIDO LAPSO TEMPORAL RAZOÁVEL, NÃO HOUVE A EFETIVA IMPLEMENTAÇÃO DA MEDIDA SOLICITADA.</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2133/protocolo_n._294-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O PATROLAMENTO E O CASCALHAMENTO DAS ESTRADAS VICINAIS NA LOCALIDADE DO ASSENTAMENTO JAGUARÃO, DIANTE DAS CONDIÇÕES PRECÁRIAS EM QUE SE ENCONTRAM DIVERSOS TRECHOS, O QUE TEM PREJUDICADO SIGNIFICATIVAMENTE A TRAFEGABILIDADE, O ESCOAMENTO DA PRODUÇÃO AGRÍCOLA, BEM COMO O TRANSPORTE ESCOLAR, ESPECIALMENTE EM PERÍODOS DE CHUVA.</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2136/protocolo_n._299-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ÀS 10H DO DIA 27/05/2026, PARA AVALIAÇÃO DA GESTÃO FISCAL E METAS FISCAIS DO PODER EXECUTIVO REFERENTES AO 1º QUADRIMESTRE/2026</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2137/protocolo_n._300-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 10H45MIN DO DIA 11 DE MAIO DE 2026, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE O BALANÇO DE 2025, EM ANÁLISE NA COMISSÃO.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2138/protocolo_n._301-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, OS RESPONSÁVEIS TÉCNICOS, FISCAIS DE CONTRATOS E DEMAIS AGENTES COMPETENTES RELACIONADOS ÀS OBRAS DE PAVIMENTAÇÃO, MANUTENÇÃO E CONSERVAÇÃO EM VIAS URBANAS E RURAIS PARA COMPARECERM NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 10H45MIN DO DIA 11/05/2026, PARA PRESTAREM INFORMAÇÕES SOBRE SERVIÇOS, COM BASE NO BALANÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2139/protocolo_n._302-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS NO DIA 05 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2140/protocolo_n._303-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PEDRAS ALTAS/RS NO DIA 08 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, COM A FINALIDADE A PARTICIPAÇÃO NA REUNIÃO DAS MULHERES DO CIDEJA, A REALIZAR-SE ÀS 9H, NO SINDICATO RURAL DE PEDRAS ALTAS, QUE CONTARÁ COM PALESTRA DO PROMOTOR DE JUSTIÇA ADONIRAN LEMOS ALMEIDA FILHO (MP DE PINHEIRO MACHADO), ABORDANDO O TEMA “20 ANOS DEPOIS: NOVOS DESAFIOS NA IMPLEMENTAÇÃO DA REDE DE PROTEÇÃO DA LEI MARIA DA PENHA”.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2141/protocolo_n_304-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A AMPLIAÇÃO DA REDE ELÉTRICA AO LONGO DA RUA 572 NO BAIRRO JARDIM DA SERRA E A INSTALAÇÃO DE LUMINÁRIAS APÓS A AMPLIAÇÃO DA REDE, TENDO EM VISTA QUE O REFERIDO LOCAL PERMANECE SEM ILUMINAÇÃO ADEQUADA NO PERÍODO NOTURNO, O QUE TEM GERADO INSEGURANÇA AOS MORADORES E TRANSEUNTES, AUMENTANDO O RISCO DE ACIDENTES E A OCORRÊNCIA DE SITUAÇÕES INDESEJADAS.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>O VEREADOR REQUER , APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR À SESSÃO PLENÁRIA ORDINÁRIA E EXTRAORDINÁRIA, BEM COMO NA REUNIÃO ORDINÁRIA DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, DO DIA 11/05/2026, ALÉM DA REUNIÃO EXTRAORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, EM RAZÃO DO CUMPRIMENTO DE AGENDAS EM PORTO ALEGRE/RS, DE RELEVANTE INTERESSE PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR.</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2145/protocolo_n_316-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, COM FUNDAMENTO NO ART. 164 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI, EM ANEXO, QUE DISPÕE SOBRE A “CONCESSÃO DE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DA TAXA DE COLETA DE LIXO AOS APOSENTADOS E BENEFICIÁRIOS DO INSTITUTO NACIONAL DO SEGURO SOCIAL (INSS), EM SITUAÇÃO DE VULNERABILIDADE DECORRENTE DE ENFERMIDADE QUE DEMANDE ASSISTÊNCIA INTEGRAL E PERMANENTE PARA AS ATIVIDADES BÁSICAS”.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2146/protocolo_n_317-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 11 (SAÍDA APÓS A SESSÃO EXTRAORDINÁRIA) E 12 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS EM CHEQUE E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO SOBRE HABITAÇÃO, ACOMPANHANDO O PREFEITO MUNICIPAL EM AGENDA JUNTO À SECRETARIA DE HABITAÇÃO DO ESTADO (SEHAB).</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2147/protocolo_n_318-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 11 (SAÍDA APÓS A SESSÃO EXTRAORDINÁRIA) E 12 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO SOBRE HABITAÇÃO, ACOMPANHANDO O PREFEITO MUNICIPAL EM AGENDA JUNTO À SECRETARIA DE HABITAÇÃO DO ESTADO (SEHAB).</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2148/protocolo_n_319-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR AOS MUNICÍPIOS DE ERECHIM/RS, NOS DIAS 12 E 13 DE MAIO DE 2026, E A PORTO ALEGRE/RS, NOS DIAS 14 E 15 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA ACOMPAHADO DE MOTORISTA, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2149/protocolo_n_322-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO PARA ENCAMINHAMENTO DE INFORMAÇÕES EM COMPLEMENTO AO REQUERIMENTO Nº 0301/2026 DA COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2150/protocolo_n_323-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS DE 11 A 13 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2151/protocolo_n_324-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS DE 01 A 05 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2152/protocolo_n_325-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS NO DIA 13 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DA II FESTA COLHEITA DA NOZ PECAN, REALIZADA NA VIVENDA PARCIANELLO – ASSENTAMENTO ROÇA NOVA. O EVENTO OCORRERÁ DAS 08H30 ÀS 15H30, COM ATIVIDADES DE PALESTRAS, DEGUSTAÇÃO E VISITAÇÃO TÉCNICA, CONTRIBUINDO PARA APRIMORAMENTO DE CONHECIMENTOS E TROCA DE EXPERIÊNCIAS NA ÁREA RURAL/AGROPECUÁRIA.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2153/protocolo_n_326-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PIRATINI/RS NO DIA 15 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO DO FÓRUM DE DESENVOLVIMENTO REGIONAL, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2154/protocolo_n_327-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A INSTALAÇÃO DE NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE DA COLÔNIA NOVA, EM FRENTE ÀS RESIDÊNCIAS DO SR. GERHARD A. DUCK, SR. ROLAND MARTENS E SR. MARCOS RAFAEL K. DUCK, BEM COMO NA RUA DA AGÊNCIA DO SICREDI, COM A INSTALAÇÃO DE UM PONTO DE ILUMINAÇÃO A APROXIMADAMENTE 600 METROS DA AGÊNCIA, VISANDO SANAR OS TRANSTORNOS E AUMENTAR A SEGURANÇA EM RAZÃO DA FALTA DE ILUMINAÇÃO NOS REFERIDOS LOCAIS.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2155/protocolo_n.o_331-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS ACERCA DOS RECORRENTES ALAGAMENTOS REGISTRADOS NA SEDE DO MUNICÍPIO APÓS O INÍCIO DAS OBRAS DE PAVIMENTAÇÃO URBANA, CONSIDERANDO AS MANIFESTAÇÕES APRESENTADAS EM AUDIÊNCIA PÚBLICA REALIZADA EM 28 DE ABRIL DE 2026, BEM COMO AS RECLAMAÇÕES DOS MUNICÍPES ATINGIDOS, DIANTE DOS TRANSTORNOS ENFRENTADOS.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2156/protocolo_n.o_332-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 11h, DO DIA  27/05/2026 PARA APRESENTAÇÃO E DEBATE DO RELATÓRIO DE GESTÃO, RELATIVO AO 1.º QUADRIMESTRE/2026, DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL, EM ATENDIMENTO AO DISPOSTO NO ART. 36, § 5.º DA LEI COMPLEMENTAR N.º 141/2012.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2157/protocolo_n._333-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A FIXAÇÃO DE NOVA DATA PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, SENDO  ÀS 19h, DO DIA 08 DDE JUNHO DE 2026, COM REPRESENTANTES DA CORSAN/AEGEA, PAA PRESTAR INFORMAÇÕES E ESCLARECIMENTOS À COMUNIDADE SOBRE OS SERVIÇOS DE SANEAMENTO BÁSICO E CRITÉRIOS DE COBRANÇA DAS FATURAS.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2164/protocolo_n._342-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS NO DIA 14 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DA ENTREGA DO RELATÓRIO “PACTO RS 25 – O CRESCIMENTO SUSTENTÁVEL É AGORA”, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL, EM PARCERIA COM A PREFEITURA MUNICIPAL DE BAGÉ.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2165/protocolo_n._353-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 21 E 22 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS,PARA CUMPRIMENTO DE AGENDAS.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2166/protocolo_n.o_354-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 1° DE JUNHO (SAÍDA APÓS A SESSÃO PLENÁRIA ORDINÁRIA) A 05 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS,A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2167/protocolo_n._355-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE PARA INSTALAÇÃO DE PARADA DE ÔNIBUS, EM ESTRUTURA METÁLICA COM COBERTURA EM AÇO/ALUMÍNIO, NO ACESSO À COLÔNIA NOVA.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2169/protocolo_n._357-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 21 E 22 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS,BEM COMO, COM UTILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA,PARA CUMPRIMENTO DE AGENDAS.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2170/protocolo_n._358-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O AUTISMO NA REDE DE ENSINO MUNICIPAL, DIANTE DE PEDIDOS ENCAMINHADOS POR PAIS DE ALUNOS, OS QUAIS RELATAM DIFICULDADES ENFRENTADAS NO ATENDIMENTO ÀS CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), ESPECIALMENTE NO QUE DIZ RESPEITO À AUSÊNCIA DE TUTORES E À INSUFICIÊNCIA DE SUPORTE ESPECIALIZADO NAS UNIDADES ESCOLARES. SUGERE, AINDA, QUE A REFERIDA AUDIÊNCIA PÚBLICA SEJA REALIZADA ÀS 19 HORAS, NO DIA 15 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2171/protocolo_n.o_359-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A TROCA DO DISCO E DO MANCAL DE UMA GRADE NIVELADORA CEDIDA À ASSOCIAÇÃO AGROPECUÁRIA DE PRODUTORES DE LEITE (AAPL), TENDO EM VISTA QUE A REFERIDA ASSOCIAÇÃO NÃO CONTA COM RECURSOS PRÓPRIOS PARA CUSTEAR ESSE TIPO DE CONSERTO, VISTO QUE A FALTA  DESSA MANUTENÇÃO PREJUDICA A PRODUTIVIDADDE E O SUSTENTO DAS FAMÍLIAS ASSOCIADAS.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2172/protocolo_n.o_360-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIA DA ATA DA REUNIÃO ORDINÁRIA DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL , REALIZADA NO DIA 13/04/2026, DEVIDAMENTE ASSINADA.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2173/protocolo_n._361-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SOLICITANDO A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E DE REPRESENTANTES DO SETOR PEDAGÓGICO DA SMED, PARA PRESTAREM ESCLARECIMENTOS ACERCA DAS FORMAÇÕES DE PROFESSORES E O CALENDÁRIO ESCOLAR.</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2174/troca_de_telhado_da_escola_franscisco_de_paula_-_ver._renato_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES E APRESENTAÇÃO DE CRONOGRAMA DETALHADO PARA A OBRA DE TROCA DO TELHADO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL FRANCISCO DE PAULA PEREIRA.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2175/abaixo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO ENCAMINHANDO ABAIXO ASSINADO.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2177/protocolo_n_367-2026.pdf</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2178/protocolo_n._368-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA A REGULARIZAÇÃO, INFRAESTRUTURA E ABERTURA OFICIAL DA CONTINUAÇÃO DA RUA 568, NO TRECHO COMPREENDIDO ENTRE A BR-153 E A RUA 508. A PRESENTE SOLICITAÇÃO JUSTIFICA-SE PELO FATO DE HAVER MUNÍCIPES COM MANIFESTO INTERESSE EM CONSTRUIR RESIDÊNCIAS NA REFERIDA EXTENSÃO, NECESSITANDO, PARA TANTO, DA DEVIDA INFRAESTRUTURA URBANA E DELIMITAÇÃO LEGAL DA VIA, CONFORME O MAPA ANEXO.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2179/protocolo_n_369-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE À 7ª COORDENADORIA REGIONAL DA SAÚDE SOLICITANDO O RELATÓRIO DE INSPEÇÃO DA ESTAÇÃO DE TRATAMENTO DA ÁGUA DO ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2180/protocolo_n_370-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES QUANTO A REALIZAÇÃO DE COLETAS PELA VIGILÂNCIA SANITÁRIA PARA MONITORAR A QUALIDADE DA ÁGUA PELO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2181/protocolo_n_371-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2182/protocolo_n_372-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS URGENTES PARA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO GERAL, INSTALAÇÃO DE REFLETORES DE LUZ E REPAROS ESTRUTURAIS  AS DEPENDÊNCIAS DO GINÁSIO MUNICIPAL, LOCALIZADO AO LADO DA ESCOLA MUNICIPAL NOSSA SENHORA DAS GRAÇAS, TENDO EM VISTA QUE O REFERIDO ESPAÇO PÚBLICO É AMPLAMENTE  UTILIZADO PELA COMUNIDADE PARA A PRÁTICA ESPORTIVA, LAZER E EVENTOS LOCAIS, NECESSITANDO DE MELHORIAS NA ILUMINAÇÃO, COBERTURA, QUADRA E BANHEIROS.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2183/protocolo_n._373-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO CENSO ANIMAL E A INCLUSÃO DESTA ATIVIDADE NAS FUNÇÕES DOS AGENTES COMUNITÁRIOS DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE ACEGUÁ.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2185/protocolo_n.o_375-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIA DA TRAMITAÇÃO DO RELATÓRIO DE GESTÃO DA SAÚDE DO 3º QUADRIMESTRE DE 2025, CÓPIA DA ATA DE REUNIÃO DO DIA 23 DE FEVEREIRO DE 2026 E DE SUAS RESPECTIVAS RETIFICAÇÕES.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2186/protocolo_n_377-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADEQUAÇÕES NO PL. N.º 033/2026.</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2188/protocolo_n_381-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, NO DIA 29 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO 2º SEMINÁRIO REGIONAL ZPE – ZONA DE PROCESSAMENTO DE EXPORTAÇÃO.</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2189/protocolo_n_382-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, NO DIA 29 DE MAIO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DO 2º SEMINÁRIO REGIONAL ZPE – ZONA DE PROCESSAMENTO DE EXPORTAÇÃO.</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2190/protocolo_n_383-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS NO DIA 26 DE MAIO DE 2026, A SERVIÇO DO MANDATO, SEM O RECEBIMENTO DE DIÁRIAS E COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DO SEMINÁRIO “POTENCIAIS E POSSIBILIDADES DE BAGÉ COM A CHINA – 2026-2028”, PROMOVIDO PELA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, CIÊNCIA, TECNOLOGIA E INOVAÇÃO – SDI.</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2191/protocolo_n_384-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PIRATINI/RS NO DIA 02 DE JUNHO DE 2026 E A PORTO ALEGRE/RS, NOS DIAS 02 A 04 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2192/protocolo_n_385-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PIRATINI/RS NO DIA 02 DE JUNHO DE 2026 E A PORTO ALEGRE/RS, NOS DIAS 02 A 04 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, A FIM DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2193/protocolo_n_386-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE, POR MEIO DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DE SUA EQUIPE DE ENGENHARIA, A VIABILIDADE TÉCNICA E POSTERIOR EXECUÇÃO PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NO CORREDOR DO LATÍCINIO DA CAMAL.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2202/protocolo_n_396-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO DAER SOLICITANDO O ENCASCALHAMENTO DA RUA INTERNACIONAL, ESPECIFICAMENTE NO TRECHO COMPREENDIDO DESDE O MARCO DE FRONTEIRA, NO CORREDOR INTERNACIONAL, ATÉ O MÓDULO ESPORTIVO.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2203/protocolo_n_397-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO DAER SOLICITANDO A CONSTRUÇÃO DE ACOSTAMENTO NA RODOVIA ERS-647, NO KM 06 (ACESSO AO MINUANINHO).</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2204/protocolo_n_398-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE INTERCEDA JUNTO AO DAER PARA CONSTRUÇÃO DE ACOSTAMENTO NA RODOVIA ERS-647, NO KM  06 (ACESSO AO MINUANINHO).</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO EXTRAORDINÁRIA DO DIA 28/05/2026.</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>REQUER A CRIAÇÃO DE FRENTE PARLAMENTAR DE APOIO A PRODUÇÃO DE ENERGIA EÓLICA.</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR AO MUNICÍPIO DE CACEQUI/RS, NO DIA 04 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM O RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, A FIM DE REALIZAR VISITA TÉCNICA AO SCAB CACEQUI (SERVIÇO CIVIL AUXILIAR DE BOMBEIRO).</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>REQUER  AUTORIZAÇÃO PARA VIAJAR AO MUNICÍPIO DE CACEQUI/RS, NO DIA 04 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM O RECEBIMENTO DE DIÁRIAS, A FIM DE REALIZAR VISITA TÉCNICA AO SCAB CACEQUI (SERVIÇO CIVIL AUXILIAR DE BOMBEIRO).</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>REQUER , APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR À SESSÃO PLENÁRIA ORDINÁRIA, BEM COMO NA REUNIÃO ORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DE FINANÇAS E ORÇAMENTO DO DIA 08 DE JUNHO DE 2026, POR MOTIVOS PARTICULARES.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR O SERVIÇO DE TRATAMENTO DE CANAL DENTÁRIO NA UNIDADE BÁSICA DE SAÚDE (UBS) OU, ALTERNATIVAMENTE, POR MEIO DE CONVÊNIO COMPROFISSIONAIS, TENDO EM VISTA A CRESCENTE DEMANDA DA POPULAÇÃO POR ATENDIMENTOS ODONTOLÓGICOS ESPECIALIZADOS, ESPECIALMENTE NOS CASOS QUE NECESSITAM DE TRATAMENTO DE CANAL, PROCEDIMENTO ESSENCIAL PARA ALIVIAR DORES, TRATAR INFECÇÕES E PRESERVAR A SAÚDE BUCAL DOS PACIENTES.</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 08, 09, 10, 11 E 12 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 08, 09, 10, 11 E 12 DE JUNHO DE 2026, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES REFERENTES À DISTRIBUIÇÃO DE ÁGUA NO INTERIOR DO MUNICÍPIO, TAIS COMO: - A QUANTIDADE DE ÁGUA DISTRIBUÍDA POR PESSOA E OS CRITÉRIOS UTILIZADOS PARA A DISTRIBUIÇÃO; - O NÚMERO TOTAL DE FAMÍLIAS BENEFICIADAS; E O RELATÓRIO DISCRIMINADO CONTENDO AS LOCALIDADES ATENDIDAS E A QUANTIDADE DE ÁGUA FORNECIDA EM CADA ATENDIMENTO.</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2134/297.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA À REDAÇÃO FINAL DO PROJETO DE LEI N° 017/2026, QUE CRIA AÇÃO NO PPA.</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2135/298.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA À REDAÇÃO FINAL DO PROJETO DE LEI N.º  018/2026, QUE INCLUI AÇÃO NA LDO.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>MRT</t>
+  </si>
+  <si>
+    <t>Mensagem Retificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/mensagem_retificativa_ao_projeto_de_lei_n._006-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 006/2026, QUE  "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$150.000,00" - ALTERA O QUADRO ORÇAMENTÁRIO NO ART. 1.º.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/mensagem_retificativa_ao_pl_n_091-2026.pdf</t>
+  </si>
+  <si>
+    <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 091/2025, ALTERANDO AS ATRIBUIÇÕES DO CARGO, NO PL QUE CRIA O CARGO DE DIRETOR DE AGRICULTURA NA LEI MUNICIPAL N.º 108/2002.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2096/mensagem_retificativa_ao_pl_n.__01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem Retificativa ao Projeto de Lei nº 013/2026 que "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS DE ACEGUÁ".</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2099/mensagem_retificativa_ao_pl_n._011-2026.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 011/2026 QUE "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$264.158,00"</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2105/scan_20260522_132408.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI N.º 012/2026 QUE "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2026".</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 010/2026, ALTERANDO O QUADRO ORÇAMENTÁRIO DO ART. 1º DO PROJETO DE LEI.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2184/protocolo_n.o_374-2026.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 020/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -829,67 +3549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/protocolo_n.001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/protocolo_n._002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/protocolo_n._003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/protocolo_n._004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/protocolo_n._005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/protocolo_n._006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/protocolo_n._007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/protocolo_n._009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/protocolo_n._010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/protocolo_n._011-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1939/protocolo_n._012-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1940/protocolo_n._013-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1941/protocolo_n._014-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1944/protocolo_n.018-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1945/protocolo_n.019-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1946/protocolo_n._031-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1947/protocolo_n._032-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1948/protocolo_n._033-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1949/poa_janeiro_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1950/protocolo_n._035-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1951/protocolo_n._036-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1952/protocolo_n._037-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1953/protocolo_n._038-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1954/protocolo_n._039-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1955/protocolo_n._040-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1956/protocolo_n._041-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1957/protocolo_n._042-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1958/protocolo_n._043-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1959/protocolo_n._045-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1960/protocolo_n._046-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1961/protocolo_n._047-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1962/protocolo_n._048-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1963/protocolo_n._049-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2003/projeto_de_lei_n._010-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2004/projeto_de_lei_n._011-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2026/projeto_de_lei_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2027/projeto_de_lei_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2031/projeto_de_lei_n._017-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2032/projeto_de_lei_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2068/projeto_de_lei_n.o_022-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_n._023-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2097/scan_20260414_100703.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei_n.o_025-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2106/projeto_de_lei_n._026-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_lei_n.o_027-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2121/projeto_de_lei_n.o_028-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_n.o_029-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2143/projeto_de_lei_n._030-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2158/projeto_de_lei_n._031-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_n.o_032-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2160/proejto_de_lei_n._033-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2161/projeto_de_lei_n._034-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_n.o__035-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2163/projeto_de_lei_n._036-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2187/projeto_de_lei_n.o_037-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei_n._038-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2195/projeto_de_lei_n._039-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2196/projeto_de_lei_n._040-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2197/projeto_de_lei_n._041-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_lei_n._042-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2199/projeto_de_lei_n.o_043-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2200/projeto_de_lei_n._044-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2201/projeto_de_lei_n._045-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2205/projeto_de_lei_n._046-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1970/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2086/scan_20260408_114550.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2117/protocolo_n._273-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2168/protocolo_n.o_356-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1929/protocolo_n.001-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1930/protocolo_n._002-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1931/protocolo_n._003-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1932/protocolo_n._004-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1933/protocolo_n._005-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1934/protocolo_n._006-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1935/protocolo_n._007-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1936/protocolo_n._009-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1937/protocolo_n._010-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1938/protocolo_n._011-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1939/protocolo_n._012-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1940/protocolo_n._013-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1941/protocolo_n._014-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1943/protocolo_n._017-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1944/protocolo_n.018-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1945/protocolo_n.019-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1946/protocolo_n._031-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1947/protocolo_n._032-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1948/protocolo_n._033-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1949/poa_janeiro_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1950/protocolo_n._035-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1951/protocolo_n._036-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1952/protocolo_n._037-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1953/protocolo_n._038-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1954/protocolo_n._039-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1955/protocolo_n._040-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1956/protocolo_n._041-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1957/protocolo_n._042-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1958/protocolo_n._043-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1959/protocolo_n._045-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1960/protocolo_n._046-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1961/protocolo_n._047-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1962/protocolo_n._048-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1963/protocolo_n._049-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1964/protocolo_n._050-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1965/protocolo_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1966/protocolo_n._053-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1967/protocolo_n._054-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1968/protocolo_n._055-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1969/protocolo_n._056-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1971/protocolo_n._058-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1972/protocolo_n._059-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1973/protocolo_n._060-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1974/projeto_de_lei_n._061-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1975/protocolo_n._063-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1976/protocolo_n._064-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1977/protocolo_n._065-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1978/protocolo_n._066-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1979/protocolo_n._067-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1980/protocolo_n._068-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1981/protocolo_n._069-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1982/protocolo_n._070-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1983/protocolo_n._081-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1990/protocolo_n._089-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1991/protocolo_n._090-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1992/protocolo_n._091-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1993/protocolo_n._092-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1994/protocolo_n._093-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1995/protocolo_n._094-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1996/protocolo_n._095-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1997/protocolo_n._103-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1998/protocolo_n._104-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/1999/protocolo_n._105-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2006/protocolo_n._112-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2007/protocolo_n._113-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2008/protocolo_n._114-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2009/protocolo_n._121-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2010/protocolo_n._122-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2011/protocolo_n._123-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2012/protocolo_n._124-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2013/protocolo_n._125-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2014/protocolo_n._126-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2016/protocolo_n._129-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2017/protocolo_n._130-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2018/protocolo_n._131-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2019/protocolo_n._132-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2020/protocolo_n._133-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2021/protocolo_n._134-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2022/protocolo_n._135-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2023/protocolo_n._136-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2024/protocolo_n._142-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2036/protocolo_n._155-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2037/protocolo_n._156-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2038/protocolo_n._157-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2039/protocolo_n._160-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2040/protocolo_n._161-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2041/protocolo_n._162-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2042/protocolo_n._163-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2043/protocolo_n._164-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2044/scan_20260316_141204.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2045/scan_20260316_141542.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2046/scan_20260316_141823.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2047/scan_20260316_142014.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2048/protocolo_n._172-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2049/protocolo_n._173-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2050/protocolo_n._174-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2051/protocolo_n._175-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2052/protocolo_n._177-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2053/protocolo_n._178-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2054/protocolo_n._180-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2055/porto_alegre_20_de_marco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2056/protocolo_n._182-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2057/protocolo_n._183-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2058/protocolo_n._184-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2059/protocolo_n._185-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2060/protocolo_n._186-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2061/protocolo_n._187-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2062/protocolo_n._188-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2064/protocolo_n._190-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2065/protocolo_n._191-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2067/protocolo_n._193-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2069/protocolo_n._198-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2071/protocolo_n._200-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2072/protocolo_n._201-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2073/protocolo_n._202-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2074/protocolo_n._203-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2075/protocolo_n._209-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2076/protocolo_n._210-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2077/protocolo_n._211-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2078/protocolo_n._214-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2079/protocolo_n._216-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2080/protocolo_n._215-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2081/protocolo_n._217-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2082/protocolo_n._218-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2083/protocolo_n._219-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2084/protocolo_n._220-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2087/protocolo_n._228-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2088/protocolo_n._229-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2089/viagem_jacque_abril_2026_inlegis_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2090/protocolo_n._232-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2091/protocolo_n._233-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2092/protocolo_n._234-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2093/protocolo_n._235-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2094/protocolo_n._236-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2095/protocolo_n._241-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2100/protocolo_n._247-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2101/protocolo_n._248-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2102/protocolo_n._249-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2103/protocolo_n._251-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2104/protocolo_n._253-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2107/protocolo_n._256-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2108/protocolo_n._258-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2109/protocolo_n._265-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2110/protocolo_n._266-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2111/protocolo_n._267-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2112/protocolo_n._268-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2113/protocolo_n._269-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2114/protocolo_n._270-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2115/protocolo_n._271-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2116/protocolo_n._272-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2118/protocolo_n._274-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2122/protocolo_n._284-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2124/protocolo_n._286-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2125/protocolo_n._287-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2126/protocolo_n._288-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2129/protocolo_n._290-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2130/protocolo_n._291-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2131/protocolo_n._292-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2132/protocolo_n._293-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2133/protocolo_n._294-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2136/protocolo_n._299-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2137/protocolo_n._300-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2138/protocolo_n._301-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2139/protocolo_n._302-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2140/protocolo_n._303-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2141/protocolo_n_304-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2145/protocolo_n_316-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2146/protocolo_n_317-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2147/protocolo_n_318-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2148/protocolo_n_319-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2149/protocolo_n_322-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2150/protocolo_n_323-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2151/protocolo_n_324-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2152/protocolo_n_325-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2153/protocolo_n_326-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2154/protocolo_n_327-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2155/protocolo_n.o_331-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2156/protocolo_n.o_332-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2157/protocolo_n._333-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2164/protocolo_n._342-2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2165/protocolo_n._353-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2166/protocolo_n.o_354-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2167/protocolo_n._355-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2169/protocolo_n._357-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2170/protocolo_n._358-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2171/protocolo_n.o_359-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2172/protocolo_n.o_360-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2173/protocolo_n._361-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2174/troca_de_telhado_da_escola_franscisco_de_paula_-_ver._renato_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2175/abaixo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2177/protocolo_n_367-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2178/protocolo_n._368-2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2179/protocolo_n_369-2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2180/protocolo_n_370-2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2181/protocolo_n_371-2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2182/protocolo_n_372-2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2183/protocolo_n._373-2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2185/protocolo_n.o_375-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2186/protocolo_n_377-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2188/protocolo_n_381-2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2189/protocolo_n_382-2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2190/protocolo_n_383-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2191/protocolo_n_384-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2192/protocolo_n_385-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2193/protocolo_n_386-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2202/protocolo_n_396-2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2203/protocolo_n_397-2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2204/protocolo_n_398-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2134/297.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2135/298.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2005/mensagem_retificativa_ao_projeto_de_lei_n._006-2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2025/mensagem_retificativa_ao_pl_n_091-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2096/mensagem_retificativa_ao_pl_n.__01-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2099/mensagem_retificativa_ao_pl_n._011-2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2105/scan_20260522_132408.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2026/2184/protocolo_n.o_374-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="186.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -929,970 +3649,7450 @@
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" t="s">
+        <v>161</v>
+      </c>
+      <c r="E39" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39" t="s">
+        <v>163</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D40" t="s">
+        <v>161</v>
+      </c>
+      <c r="E40" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" t="s">
+        <v>163</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>171</v>
+      </c>
+      <c r="E41" t="s">
+        <v>172</v>
+      </c>
+      <c r="F41" t="s">
+        <v>173</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" t="s">
+        <v>171</v>
+      </c>
+      <c r="E42" t="s">
+        <v>172</v>
+      </c>
+      <c r="F42" t="s">
+        <v>177</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" t="s">
+        <v>181</v>
+      </c>
+      <c r="E43" t="s">
+        <v>182</v>
+      </c>
+      <c r="F43" t="s">
+        <v>183</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" t="s">
+        <v>181</v>
+      </c>
+      <c r="E44" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" t="s">
+        <v>183</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>199</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" t="s">
+        <v>181</v>
+      </c>
+      <c r="E49" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" t="s">
+        <v>181</v>
+      </c>
+      <c r="E50" t="s">
+        <v>182</v>
+      </c>
+      <c r="F50" t="s">
+        <v>183</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" t="s">
+        <v>181</v>
+      </c>
+      <c r="E51" t="s">
+        <v>182</v>
+      </c>
+      <c r="F51" t="s">
+        <v>183</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H51" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>181</v>
+      </c>
+      <c r="E52" t="s">
+        <v>182</v>
+      </c>
+      <c r="F52" t="s">
+        <v>219</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>181</v>
+      </c>
+      <c r="E53" t="s">
+        <v>182</v>
+      </c>
+      <c r="F53" t="s">
+        <v>219</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H53" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" t="s">
+        <v>181</v>
+      </c>
+      <c r="E54" t="s">
+        <v>182</v>
+      </c>
+      <c r="F54" t="s">
+        <v>199</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" t="s">
+        <v>228</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" t="s">
+        <v>181</v>
+      </c>
+      <c r="E56" t="s">
+        <v>182</v>
+      </c>
+      <c r="F56" t="s">
+        <v>183</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" t="s">
+        <v>183</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" t="s">
+        <v>181</v>
+      </c>
+      <c r="E58" t="s">
+        <v>182</v>
+      </c>
+      <c r="F58" t="s">
+        <v>228</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" t="s">
+        <v>181</v>
+      </c>
+      <c r="E59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" t="s">
+        <v>219</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" t="s">
+        <v>181</v>
+      </c>
+      <c r="E60" t="s">
+        <v>182</v>
+      </c>
+      <c r="F60" t="s">
+        <v>199</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61" t="s">
+        <v>182</v>
+      </c>
+      <c r="F61" t="s">
+        <v>219</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" t="s">
+        <v>199</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>56</v>
+      </c>
+      <c r="D63" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" t="s">
+        <v>253</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H63" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>256</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>60</v>
+      </c>
+      <c r="D64" t="s">
+        <v>181</v>
+      </c>
+      <c r="E64" t="s">
+        <v>182</v>
+      </c>
+      <c r="F64" t="s">
+        <v>199</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>64</v>
+      </c>
+      <c r="D65" t="s">
+        <v>181</v>
+      </c>
+      <c r="E65" t="s">
+        <v>182</v>
+      </c>
+      <c r="F65" t="s">
+        <v>199</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H65" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>262</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>68</v>
       </c>
-      <c r="H37" t="s">
+      <c r="D66" t="s">
+        <v>181</v>
+      </c>
+      <c r="E66" t="s">
+        <v>182</v>
+      </c>
+      <c r="F66" t="s">
+        <v>199</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>72</v>
+      </c>
+      <c r="D67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E67" t="s">
+        <v>182</v>
+      </c>
+      <c r="F67" t="s">
+        <v>266</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>76</v>
+      </c>
+      <c r="D68" t="s">
+        <v>181</v>
+      </c>
+      <c r="E68" t="s">
+        <v>182</v>
+      </c>
+      <c r="F68" t="s">
+        <v>266</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" t="s">
+        <v>181</v>
+      </c>
+      <c r="E69" t="s">
+        <v>182</v>
+      </c>
+      <c r="F69" t="s">
+        <v>266</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>84</v>
+      </c>
+      <c r="D70" t="s">
+        <v>181</v>
+      </c>
+      <c r="E70" t="s">
+        <v>182</v>
+      </c>
+      <c r="F70" t="s">
+        <v>266</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>88</v>
+      </c>
+      <c r="D71" t="s">
+        <v>181</v>
+      </c>
+      <c r="E71" t="s">
+        <v>182</v>
+      </c>
+      <c r="F71" t="s">
+        <v>228</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>92</v>
+      </c>
+      <c r="D72" t="s">
+        <v>181</v>
+      </c>
+      <c r="E72" t="s">
+        <v>182</v>
+      </c>
+      <c r="F72" t="s">
+        <v>228</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>96</v>
+      </c>
+      <c r="D73" t="s">
+        <v>181</v>
+      </c>
+      <c r="E73" t="s">
+        <v>182</v>
+      </c>
+      <c r="F73" t="s">
+        <v>183</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>100</v>
+      </c>
+      <c r="D74" t="s">
+        <v>181</v>
+      </c>
+      <c r="E74" t="s">
+        <v>182</v>
+      </c>
+      <c r="F74" t="s">
+        <v>219</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>104</v>
+      </c>
+      <c r="D75" t="s">
+        <v>181</v>
+      </c>
+      <c r="E75" t="s">
+        <v>182</v>
+      </c>
+      <c r="F75" t="s">
+        <v>219</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>108</v>
+      </c>
+      <c r="D76" t="s">
+        <v>181</v>
+      </c>
+      <c r="E76" t="s">
+        <v>182</v>
+      </c>
+      <c r="F76" t="s">
+        <v>228</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H76" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" t="s">
+        <v>181</v>
+      </c>
+      <c r="E77" t="s">
+        <v>182</v>
+      </c>
+      <c r="F77" t="s">
+        <v>219</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>116</v>
+      </c>
+      <c r="D78" t="s">
+        <v>181</v>
+      </c>
+      <c r="E78" t="s">
+        <v>182</v>
+      </c>
+      <c r="F78" t="s">
+        <v>228</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>120</v>
+      </c>
+      <c r="D79" t="s">
+        <v>181</v>
+      </c>
+      <c r="E79" t="s">
+        <v>182</v>
+      </c>
+      <c r="F79" t="s">
+        <v>219</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H79" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>124</v>
+      </c>
+      <c r="D80" t="s">
+        <v>181</v>
+      </c>
+      <c r="E80" t="s">
+        <v>182</v>
+      </c>
+      <c r="F80" t="s">
+        <v>305</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>128</v>
+      </c>
+      <c r="D81" t="s">
+        <v>181</v>
+      </c>
+      <c r="E81" t="s">
+        <v>182</v>
+      </c>
+      <c r="F81" t="s">
+        <v>183</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H81" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>311</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" t="s">
+        <v>181</v>
+      </c>
+      <c r="E82" t="s">
+        <v>182</v>
+      </c>
+      <c r="F82" t="s">
+        <v>228</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>314</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>136</v>
+      </c>
+      <c r="D83" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" t="s">
+        <v>253</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>140</v>
+      </c>
+      <c r="D84" t="s">
+        <v>181</v>
+      </c>
+      <c r="E84" t="s">
+        <v>182</v>
+      </c>
+      <c r="F84" t="s">
+        <v>183</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>144</v>
+      </c>
+      <c r="D85" t="s">
+        <v>181</v>
+      </c>
+      <c r="E85" t="s">
+        <v>182</v>
+      </c>
+      <c r="F85" t="s">
+        <v>199</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H85" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>323</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>148</v>
+      </c>
+      <c r="D86" t="s">
+        <v>181</v>
+      </c>
+      <c r="E86" t="s">
+        <v>182</v>
+      </c>
+      <c r="F86" t="s">
+        <v>266</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H86" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>326</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>152</v>
+      </c>
+      <c r="D87" t="s">
+        <v>181</v>
+      </c>
+      <c r="E87" t="s">
+        <v>182</v>
+      </c>
+      <c r="F87" t="s">
+        <v>266</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H87" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>329</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>156</v>
+      </c>
+      <c r="D88" t="s">
+        <v>181</v>
+      </c>
+      <c r="E88" t="s">
+        <v>182</v>
+      </c>
+      <c r="F88" t="s">
+        <v>330</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H88" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>333</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>334</v>
+      </c>
+      <c r="D89" t="s">
+        <v>181</v>
+      </c>
+      <c r="E89" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" t="s">
+        <v>335</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>339</v>
+      </c>
+      <c r="D90" t="s">
+        <v>181</v>
+      </c>
+      <c r="E90" t="s">
+        <v>182</v>
+      </c>
+      <c r="F90" t="s">
+        <v>183</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>343</v>
+      </c>
+      <c r="D91" t="s">
+        <v>181</v>
+      </c>
+      <c r="E91" t="s">
+        <v>182</v>
+      </c>
+      <c r="F91" t="s">
+        <v>219</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>347</v>
+      </c>
+      <c r="D92" t="s">
+        <v>181</v>
+      </c>
+      <c r="E92" t="s">
+        <v>182</v>
+      </c>
+      <c r="F92" t="s">
+        <v>219</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H92" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>350</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>351</v>
+      </c>
+      <c r="D93" t="s">
+        <v>181</v>
+      </c>
+      <c r="E93" t="s">
+        <v>182</v>
+      </c>
+      <c r="F93" t="s">
+        <v>219</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H93" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>354</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>355</v>
+      </c>
+      <c r="D94" t="s">
+        <v>181</v>
+      </c>
+      <c r="E94" t="s">
+        <v>182</v>
+      </c>
+      <c r="F94" t="s">
+        <v>356</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>360</v>
+      </c>
+      <c r="D95" t="s">
+        <v>181</v>
+      </c>
+      <c r="E95" t="s">
+        <v>182</v>
+      </c>
+      <c r="F95" t="s">
+        <v>330</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H95" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>363</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>364</v>
+      </c>
+      <c r="D96" t="s">
+        <v>181</v>
+      </c>
+      <c r="E96" t="s">
+        <v>182</v>
+      </c>
+      <c r="F96" t="s">
+        <v>365</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H96" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>368</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>369</v>
+      </c>
+      <c r="D97" t="s">
+        <v>181</v>
+      </c>
+      <c r="E97" t="s">
+        <v>182</v>
+      </c>
+      <c r="F97" t="s">
+        <v>219</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H97" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>372</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>373</v>
+      </c>
+      <c r="D98" t="s">
+        <v>181</v>
+      </c>
+      <c r="E98" t="s">
+        <v>182</v>
+      </c>
+      <c r="F98" t="s">
+        <v>199</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H98" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>376</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>377</v>
+      </c>
+      <c r="D99" t="s">
+        <v>181</v>
+      </c>
+      <c r="E99" t="s">
+        <v>182</v>
+      </c>
+      <c r="F99" t="s">
+        <v>228</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H99" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>380</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>381</v>
+      </c>
+      <c r="D100" t="s">
+        <v>181</v>
+      </c>
+      <c r="E100" t="s">
+        <v>182</v>
+      </c>
+      <c r="F100" t="s">
+        <v>266</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H100" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>385</v>
+      </c>
+      <c r="D101" t="s">
+        <v>181</v>
+      </c>
+      <c r="E101" t="s">
+        <v>182</v>
+      </c>
+      <c r="F101" t="s">
+        <v>219</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H101" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>388</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>389</v>
+      </c>
+      <c r="D102" t="s">
+        <v>181</v>
+      </c>
+      <c r="E102" t="s">
+        <v>182</v>
+      </c>
+      <c r="F102" t="s">
+        <v>183</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H102" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>392</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>393</v>
+      </c>
+      <c r="D103" t="s">
+        <v>181</v>
+      </c>
+      <c r="E103" t="s">
+        <v>182</v>
+      </c>
+      <c r="F103" t="s">
+        <v>266</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H103" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>396</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>397</v>
+      </c>
+      <c r="D104" t="s">
+        <v>181</v>
+      </c>
+      <c r="E104" t="s">
+        <v>182</v>
+      </c>
+      <c r="F104" t="s">
+        <v>266</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H104" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>400</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>401</v>
+      </c>
+      <c r="D105" t="s">
+        <v>181</v>
+      </c>
+      <c r="E105" t="s">
+        <v>182</v>
+      </c>
+      <c r="F105" t="s">
+        <v>228</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H105" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>405</v>
+      </c>
+      <c r="D106" t="s">
+        <v>181</v>
+      </c>
+      <c r="E106" t="s">
+        <v>182</v>
+      </c>
+      <c r="F106" t="s">
+        <v>406</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H106" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>409</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>410</v>
+      </c>
+      <c r="D107" t="s">
+        <v>181</v>
+      </c>
+      <c r="E107" t="s">
+        <v>182</v>
+      </c>
+      <c r="F107" t="s">
+        <v>219</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H107" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>414</v>
+      </c>
+      <c r="D108" t="s">
+        <v>181</v>
+      </c>
+      <c r="E108" t="s">
+        <v>182</v>
+      </c>
+      <c r="F108" t="s">
+        <v>183</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H108" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>417</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>418</v>
+      </c>
+      <c r="D109" t="s">
+        <v>181</v>
+      </c>
+      <c r="E109" t="s">
+        <v>182</v>
+      </c>
+      <c r="F109" t="s">
+        <v>183</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H109" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>421</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>422</v>
+      </c>
+      <c r="D110" t="s">
+        <v>181</v>
+      </c>
+      <c r="E110" t="s">
+        <v>182</v>
+      </c>
+      <c r="F110" t="s">
+        <v>266</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H110" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>425</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>426</v>
+      </c>
+      <c r="D111" t="s">
+        <v>181</v>
+      </c>
+      <c r="E111" t="s">
+        <v>182</v>
+      </c>
+      <c r="F111" t="s">
+        <v>199</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>429</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>430</v>
+      </c>
+      <c r="D112" t="s">
+        <v>181</v>
+      </c>
+      <c r="E112" t="s">
+        <v>182</v>
+      </c>
+      <c r="F112" t="s">
+        <v>266</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H112" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>433</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>434</v>
+      </c>
+      <c r="D113" t="s">
+        <v>181</v>
+      </c>
+      <c r="E113" t="s">
+        <v>182</v>
+      </c>
+      <c r="F113" t="s">
+        <v>183</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H113" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>437</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>438</v>
+      </c>
+      <c r="D114" t="s">
+        <v>181</v>
+      </c>
+      <c r="E114" t="s">
+        <v>182</v>
+      </c>
+      <c r="F114" t="s">
+        <v>266</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H114" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>441</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>442</v>
+      </c>
+      <c r="D115" t="s">
+        <v>181</v>
+      </c>
+      <c r="E115" t="s">
+        <v>182</v>
+      </c>
+      <c r="F115" t="s">
+        <v>266</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H115" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>445</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>446</v>
+      </c>
+      <c r="D116" t="s">
+        <v>181</v>
+      </c>
+      <c r="E116" t="s">
+        <v>182</v>
+      </c>
+      <c r="F116" t="s">
+        <v>330</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H116" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>449</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>450</v>
+      </c>
+      <c r="D117" t="s">
+        <v>181</v>
+      </c>
+      <c r="E117" t="s">
+        <v>182</v>
+      </c>
+      <c r="F117" t="s">
+        <v>266</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H117" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>453</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>454</v>
+      </c>
+      <c r="D118" t="s">
+        <v>181</v>
+      </c>
+      <c r="E118" t="s">
+        <v>182</v>
+      </c>
+      <c r="F118" t="s">
+        <v>183</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H118" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>457</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>458</v>
+      </c>
+      <c r="D119" t="s">
+        <v>181</v>
+      </c>
+      <c r="E119" t="s">
+        <v>182</v>
+      </c>
+      <c r="F119" t="s">
+        <v>406</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H119" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>461</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>462</v>
+      </c>
+      <c r="D120" t="s">
+        <v>181</v>
+      </c>
+      <c r="E120" t="s">
+        <v>182</v>
+      </c>
+      <c r="F120" t="s">
+        <v>228</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H120" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>465</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>466</v>
+      </c>
+      <c r="D121" t="s">
+        <v>181</v>
+      </c>
+      <c r="E121" t="s">
+        <v>182</v>
+      </c>
+      <c r="F121" t="s">
+        <v>228</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H121" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>469</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>470</v>
+      </c>
+      <c r="D122" t="s">
+        <v>181</v>
+      </c>
+      <c r="E122" t="s">
+        <v>182</v>
+      </c>
+      <c r="F122" t="s">
+        <v>183</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H122" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>473</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>474</v>
+      </c>
+      <c r="D123" t="s">
+        <v>181</v>
+      </c>
+      <c r="E123" t="s">
+        <v>182</v>
+      </c>
+      <c r="F123" t="s">
+        <v>219</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H123" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>477</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>478</v>
+      </c>
+      <c r="D124" t="s">
+        <v>181</v>
+      </c>
+      <c r="E124" t="s">
+        <v>182</v>
+      </c>
+      <c r="F124" t="s">
+        <v>183</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H124" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>481</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>482</v>
+      </c>
+      <c r="D125" t="s">
+        <v>181</v>
+      </c>
+      <c r="E125" t="s">
+        <v>182</v>
+      </c>
+      <c r="F125" t="s">
+        <v>219</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H125" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>485</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>486</v>
+      </c>
+      <c r="D126" t="s">
+        <v>181</v>
+      </c>
+      <c r="E126" t="s">
+        <v>182</v>
+      </c>
+      <c r="F126" t="s">
+        <v>219</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H126" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>489</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>490</v>
+      </c>
+      <c r="D127" t="s">
+        <v>181</v>
+      </c>
+      <c r="E127" t="s">
+        <v>182</v>
+      </c>
+      <c r="F127" t="s">
+        <v>219</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>493</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>494</v>
+      </c>
+      <c r="D128" t="s">
+        <v>181</v>
+      </c>
+      <c r="E128" t="s">
+        <v>182</v>
+      </c>
+      <c r="F128" t="s">
+        <v>219</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H128" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>497</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>498</v>
+      </c>
+      <c r="D129" t="s">
+        <v>181</v>
+      </c>
+      <c r="E129" t="s">
+        <v>182</v>
+      </c>
+      <c r="F129" t="s">
+        <v>219</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H129" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>501</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>502</v>
+      </c>
+      <c r="D130" t="s">
+        <v>181</v>
+      </c>
+      <c r="E130" t="s">
+        <v>182</v>
+      </c>
+      <c r="F130" t="s">
+        <v>266</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H130" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>505</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>506</v>
+      </c>
+      <c r="D131" t="s">
+        <v>181</v>
+      </c>
+      <c r="E131" t="s">
+        <v>182</v>
+      </c>
+      <c r="F131" t="s">
+        <v>266</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H131" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>509</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>510</v>
+      </c>
+      <c r="D132" t="s">
+        <v>181</v>
+      </c>
+      <c r="E132" t="s">
+        <v>182</v>
+      </c>
+      <c r="F132" t="s">
+        <v>183</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H132" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>513</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>514</v>
+      </c>
+      <c r="D133" t="s">
+        <v>181</v>
+      </c>
+      <c r="E133" t="s">
+        <v>182</v>
+      </c>
+      <c r="F133" t="s">
+        <v>219</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H133" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>517</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>518</v>
+      </c>
+      <c r="D134" t="s">
+        <v>181</v>
+      </c>
+      <c r="E134" t="s">
+        <v>182</v>
+      </c>
+      <c r="F134" t="s">
+        <v>199</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H134" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>521</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>522</v>
+      </c>
+      <c r="D135" t="s">
+        <v>181</v>
+      </c>
+      <c r="E135" t="s">
+        <v>182</v>
+      </c>
+      <c r="F135" t="s">
+        <v>523</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H135" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>525</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>526</v>
+      </c>
+      <c r="D136" t="s">
+        <v>181</v>
+      </c>
+      <c r="E136" t="s">
+        <v>182</v>
+      </c>
+      <c r="F136" t="s">
+        <v>266</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H136" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>528</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>529</v>
+      </c>
+      <c r="D137" t="s">
+        <v>181</v>
+      </c>
+      <c r="E137" t="s">
+        <v>182</v>
+      </c>
+      <c r="F137" t="s">
+        <v>183</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H137" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>532</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>533</v>
+      </c>
+      <c r="D138" t="s">
+        <v>181</v>
+      </c>
+      <c r="E138" t="s">
+        <v>182</v>
+      </c>
+      <c r="F138" t="s">
+        <v>183</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H138" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>536</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>537</v>
+      </c>
+      <c r="D139" t="s">
+        <v>181</v>
+      </c>
+      <c r="E139" t="s">
+        <v>182</v>
+      </c>
+      <c r="F139" t="s">
+        <v>335</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H139" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>540</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>541</v>
+      </c>
+      <c r="D140" t="s">
+        <v>181</v>
+      </c>
+      <c r="E140" t="s">
+        <v>182</v>
+      </c>
+      <c r="F140" t="s">
+        <v>305</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H140" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>544</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>545</v>
+      </c>
+      <c r="D141" t="s">
+        <v>181</v>
+      </c>
+      <c r="E141" t="s">
+        <v>182</v>
+      </c>
+      <c r="F141" t="s">
+        <v>266</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H141" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>548</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>549</v>
+      </c>
+      <c r="D142" t="s">
+        <v>181</v>
+      </c>
+      <c r="E142" t="s">
+        <v>182</v>
+      </c>
+      <c r="F142" t="s">
+        <v>266</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H142" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>552</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>553</v>
+      </c>
+      <c r="D143" t="s">
+        <v>181</v>
+      </c>
+      <c r="E143" t="s">
+        <v>182</v>
+      </c>
+      <c r="F143" t="s">
+        <v>199</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H143" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>556</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>557</v>
+      </c>
+      <c r="D144" t="s">
+        <v>181</v>
+      </c>
+      <c r="E144" t="s">
+        <v>182</v>
+      </c>
+      <c r="F144" t="s">
+        <v>199</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H144" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>560</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>561</v>
+      </c>
+      <c r="D145" t="s">
+        <v>181</v>
+      </c>
+      <c r="E145" t="s">
+        <v>182</v>
+      </c>
+      <c r="F145" t="s">
+        <v>266</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H145" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>564</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>565</v>
+      </c>
+      <c r="D146" t="s">
+        <v>181</v>
+      </c>
+      <c r="E146" t="s">
+        <v>182</v>
+      </c>
+      <c r="F146" t="s">
+        <v>356</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H146" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>568</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>569</v>
+      </c>
+      <c r="D147" t="s">
+        <v>181</v>
+      </c>
+      <c r="E147" t="s">
+        <v>182</v>
+      </c>
+      <c r="F147" t="s">
+        <v>356</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H147" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>572</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>573</v>
+      </c>
+      <c r="D148" t="s">
+        <v>181</v>
+      </c>
+      <c r="E148" t="s">
+        <v>182</v>
+      </c>
+      <c r="F148" t="s">
+        <v>356</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H148" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>576</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>577</v>
+      </c>
+      <c r="D149" t="s">
+        <v>181</v>
+      </c>
+      <c r="E149" t="s">
+        <v>182</v>
+      </c>
+      <c r="F149" t="s">
+        <v>330</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H149" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>580</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>581</v>
+      </c>
+      <c r="D150" t="s">
+        <v>181</v>
+      </c>
+      <c r="E150" t="s">
+        <v>182</v>
+      </c>
+      <c r="F150" t="s">
+        <v>330</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H150" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>584</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>585</v>
+      </c>
+      <c r="D151" t="s">
+        <v>181</v>
+      </c>
+      <c r="E151" t="s">
+        <v>182</v>
+      </c>
+      <c r="F151" t="s">
+        <v>330</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H151" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>588</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>589</v>
+      </c>
+      <c r="D152" t="s">
+        <v>181</v>
+      </c>
+      <c r="E152" t="s">
+        <v>182</v>
+      </c>
+      <c r="F152" t="s">
+        <v>335</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H152" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>591</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>592</v>
+      </c>
+      <c r="D153" t="s">
+        <v>181</v>
+      </c>
+      <c r="E153" t="s">
+        <v>182</v>
+      </c>
+      <c r="F153" t="s">
+        <v>335</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H153" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>594</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>595</v>
+      </c>
+      <c r="D154" t="s">
+        <v>181</v>
+      </c>
+      <c r="E154" t="s">
+        <v>182</v>
+      </c>
+      <c r="F154" t="s">
+        <v>183</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H154" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>598</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>599</v>
+      </c>
+      <c r="D155" t="s">
+        <v>181</v>
+      </c>
+      <c r="E155" t="s">
+        <v>182</v>
+      </c>
+      <c r="F155" t="s">
+        <v>219</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H155" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>601</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>602</v>
+      </c>
+      <c r="D156" t="s">
+        <v>181</v>
+      </c>
+      <c r="E156" t="s">
+        <v>182</v>
+      </c>
+      <c r="F156" t="s">
+        <v>228</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H156" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>605</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>606</v>
+      </c>
+      <c r="D157" t="s">
+        <v>181</v>
+      </c>
+      <c r="E157" t="s">
+        <v>182</v>
+      </c>
+      <c r="F157" t="s">
+        <v>183</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H157" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>609</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>610</v>
+      </c>
+      <c r="D158" t="s">
+        <v>181</v>
+      </c>
+      <c r="E158" t="s">
+        <v>182</v>
+      </c>
+      <c r="F158" t="s">
+        <v>219</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H158" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>612</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>613</v>
+      </c>
+      <c r="D159" t="s">
+        <v>181</v>
+      </c>
+      <c r="E159" t="s">
+        <v>182</v>
+      </c>
+      <c r="F159" t="s">
+        <v>199</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H159" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>616</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>617</v>
+      </c>
+      <c r="D160" t="s">
+        <v>181</v>
+      </c>
+      <c r="E160" t="s">
+        <v>182</v>
+      </c>
+      <c r="F160" t="s">
+        <v>266</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H160" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>620</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>621</v>
+      </c>
+      <c r="D161" t="s">
+        <v>181</v>
+      </c>
+      <c r="E161" t="s">
+        <v>182</v>
+      </c>
+      <c r="F161" t="s">
+        <v>266</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H161" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>624</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>625</v>
+      </c>
+      <c r="D162" t="s">
+        <v>181</v>
+      </c>
+      <c r="E162" t="s">
+        <v>182</v>
+      </c>
+      <c r="F162" t="s">
+        <v>266</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H162" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>628</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>629</v>
+      </c>
+      <c r="D163" t="s">
+        <v>181</v>
+      </c>
+      <c r="E163" t="s">
+        <v>182</v>
+      </c>
+      <c r="F163" t="s">
+        <v>266</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H163" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>632</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>633</v>
+      </c>
+      <c r="D164" t="s">
+        <v>181</v>
+      </c>
+      <c r="E164" t="s">
+        <v>182</v>
+      </c>
+      <c r="F164" t="s">
+        <v>330</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H164" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>636</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>637</v>
+      </c>
+      <c r="D165" t="s">
+        <v>181</v>
+      </c>
+      <c r="E165" t="s">
+        <v>182</v>
+      </c>
+      <c r="F165" t="s">
+        <v>330</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H165" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>640</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>641</v>
+      </c>
+      <c r="D166" t="s">
+        <v>181</v>
+      </c>
+      <c r="E166" t="s">
+        <v>182</v>
+      </c>
+      <c r="F166" t="s">
+        <v>266</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H166" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>644</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>645</v>
+      </c>
+      <c r="D167" t="s">
+        <v>181</v>
+      </c>
+      <c r="E167" t="s">
+        <v>182</v>
+      </c>
+      <c r="F167" t="s">
+        <v>183</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H167" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>648</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>649</v>
+      </c>
+      <c r="D168" t="s">
+        <v>181</v>
+      </c>
+      <c r="E168" t="s">
+        <v>182</v>
+      </c>
+      <c r="F168" t="s">
+        <v>266</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H168" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>652</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>653</v>
+      </c>
+      <c r="D169" t="s">
+        <v>181</v>
+      </c>
+      <c r="E169" t="s">
+        <v>182</v>
+      </c>
+      <c r="F169" t="s">
+        <v>654</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H169" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>657</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>658</v>
+      </c>
+      <c r="D170" t="s">
+        <v>181</v>
+      </c>
+      <c r="E170" t="s">
+        <v>182</v>
+      </c>
+      <c r="F170" t="s">
+        <v>219</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H170" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>661</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>662</v>
+      </c>
+      <c r="D171" t="s">
+        <v>181</v>
+      </c>
+      <c r="E171" t="s">
+        <v>182</v>
+      </c>
+      <c r="F171" t="s">
+        <v>219</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H171" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>665</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>666</v>
+      </c>
+      <c r="D172" t="s">
+        <v>181</v>
+      </c>
+      <c r="E172" t="s">
+        <v>182</v>
+      </c>
+      <c r="F172" t="s">
+        <v>219</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H172" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>669</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>670</v>
+      </c>
+      <c r="D173" t="s">
+        <v>181</v>
+      </c>
+      <c r="E173" t="s">
+        <v>182</v>
+      </c>
+      <c r="F173" t="s">
+        <v>199</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H173" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>673</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>674</v>
+      </c>
+      <c r="D174" t="s">
+        <v>181</v>
+      </c>
+      <c r="E174" t="s">
+        <v>182</v>
+      </c>
+      <c r="F174" t="s">
+        <v>219</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H174" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>676</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>677</v>
+      </c>
+      <c r="D175" t="s">
+        <v>181</v>
+      </c>
+      <c r="E175" t="s">
+        <v>182</v>
+      </c>
+      <c r="F175" t="s">
+        <v>266</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H175" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>679</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>680</v>
+      </c>
+      <c r="D176" t="s">
+        <v>181</v>
+      </c>
+      <c r="E176" t="s">
+        <v>182</v>
+      </c>
+      <c r="F176" t="s">
+        <v>183</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H176" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>682</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>683</v>
+      </c>
+      <c r="D177" t="s">
+        <v>181</v>
+      </c>
+      <c r="E177" t="s">
+        <v>182</v>
+      </c>
+      <c r="F177" t="s">
+        <v>330</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H177" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>686</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>687</v>
+      </c>
+      <c r="D178" t="s">
+        <v>181</v>
+      </c>
+      <c r="E178" t="s">
+        <v>182</v>
+      </c>
+      <c r="F178" t="s">
+        <v>219</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H178" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>690</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>691</v>
+      </c>
+      <c r="D179" t="s">
+        <v>181</v>
+      </c>
+      <c r="E179" t="s">
+        <v>182</v>
+      </c>
+      <c r="F179" t="s">
+        <v>305</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H179" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>694</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>695</v>
+      </c>
+      <c r="D180" t="s">
+        <v>181</v>
+      </c>
+      <c r="E180" t="s">
+        <v>182</v>
+      </c>
+      <c r="F180" t="s">
+        <v>183</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H180" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>698</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>699</v>
+      </c>
+      <c r="D181" t="s">
+        <v>181</v>
+      </c>
+      <c r="E181" t="s">
+        <v>182</v>
+      </c>
+      <c r="F181" t="s">
+        <v>253</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H181" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>702</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>703</v>
+      </c>
+      <c r="D182" t="s">
+        <v>181</v>
+      </c>
+      <c r="E182" t="s">
+        <v>182</v>
+      </c>
+      <c r="F182" t="s">
+        <v>183</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H182" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>706</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>707</v>
+      </c>
+      <c r="D183" t="s">
+        <v>181</v>
+      </c>
+      <c r="E183" t="s">
+        <v>182</v>
+      </c>
+      <c r="F183" t="s">
+        <v>356</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H183" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>710</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>711</v>
+      </c>
+      <c r="D184" t="s">
+        <v>181</v>
+      </c>
+      <c r="E184" t="s">
+        <v>182</v>
+      </c>
+      <c r="F184" t="s">
+        <v>335</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H184" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>714</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>715</v>
+      </c>
+      <c r="D185" t="s">
+        <v>181</v>
+      </c>
+      <c r="E185" t="s">
+        <v>182</v>
+      </c>
+      <c r="F185" t="s">
+        <v>219</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H185" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>718</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>719</v>
+      </c>
+      <c r="D186" t="s">
+        <v>181</v>
+      </c>
+      <c r="E186" t="s">
+        <v>182</v>
+      </c>
+      <c r="F186" t="s">
+        <v>219</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H186" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>722</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>723</v>
+      </c>
+      <c r="D187" t="s">
+        <v>181</v>
+      </c>
+      <c r="E187" t="s">
+        <v>182</v>
+      </c>
+      <c r="F187" t="s">
+        <v>406</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H187" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>726</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>727</v>
+      </c>
+      <c r="D188" t="s">
+        <v>181</v>
+      </c>
+      <c r="E188" t="s">
+        <v>182</v>
+      </c>
+      <c r="F188" t="s">
+        <v>183</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H188" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>730</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>731</v>
+      </c>
+      <c r="D189" t="s">
+        <v>181</v>
+      </c>
+      <c r="E189" t="s">
+        <v>182</v>
+      </c>
+      <c r="F189" t="s">
+        <v>253</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H189" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>734</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>735</v>
+      </c>
+      <c r="D190" t="s">
+        <v>181</v>
+      </c>
+      <c r="E190" t="s">
+        <v>182</v>
+      </c>
+      <c r="F190" t="s">
+        <v>199</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H190" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>738</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>739</v>
+      </c>
+      <c r="D191" t="s">
+        <v>181</v>
+      </c>
+      <c r="E191" t="s">
+        <v>182</v>
+      </c>
+      <c r="F191" t="s">
+        <v>199</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H191" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>742</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>743</v>
+      </c>
+      <c r="D192" t="s">
+        <v>181</v>
+      </c>
+      <c r="E192" t="s">
+        <v>182</v>
+      </c>
+      <c r="F192" t="s">
+        <v>199</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H192" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>746</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>747</v>
+      </c>
+      <c r="D193" t="s">
+        <v>181</v>
+      </c>
+      <c r="E193" t="s">
+        <v>182</v>
+      </c>
+      <c r="F193" t="s">
+        <v>266</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H193" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>750</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>751</v>
+      </c>
+      <c r="D194" t="s">
+        <v>181</v>
+      </c>
+      <c r="E194" t="s">
+        <v>182</v>
+      </c>
+      <c r="F194" t="s">
+        <v>266</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H194" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>754</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>755</v>
+      </c>
+      <c r="D195" t="s">
+        <v>181</v>
+      </c>
+      <c r="E195" t="s">
+        <v>182</v>
+      </c>
+      <c r="F195" t="s">
+        <v>266</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H195" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>758</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>759</v>
+      </c>
+      <c r="D196" t="s">
+        <v>181</v>
+      </c>
+      <c r="E196" t="s">
+        <v>182</v>
+      </c>
+      <c r="F196" t="s">
+        <v>228</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H196" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>762</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>763</v>
+      </c>
+      <c r="D197" t="s">
+        <v>181</v>
+      </c>
+      <c r="E197" t="s">
+        <v>182</v>
+      </c>
+      <c r="F197" t="s">
+        <v>219</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H197" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>766</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>767</v>
+      </c>
+      <c r="D198" t="s">
+        <v>181</v>
+      </c>
+      <c r="E198" t="s">
+        <v>182</v>
+      </c>
+      <c r="F198" t="s">
+        <v>253</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H198" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>770</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>771</v>
+      </c>
+      <c r="D199" t="s">
+        <v>181</v>
+      </c>
+      <c r="E199" t="s">
+        <v>182</v>
+      </c>
+      <c r="F199" t="s">
+        <v>356</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H199" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>773</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>774</v>
+      </c>
+      <c r="D200" t="s">
+        <v>181</v>
+      </c>
+      <c r="E200" t="s">
+        <v>182</v>
+      </c>
+      <c r="F200" t="s">
+        <v>356</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H200" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>777</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>778</v>
+      </c>
+      <c r="D201" t="s">
+        <v>181</v>
+      </c>
+      <c r="E201" t="s">
+        <v>182</v>
+      </c>
+      <c r="F201" t="s">
+        <v>183</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H201" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>781</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>782</v>
+      </c>
+      <c r="D202" t="s">
+        <v>181</v>
+      </c>
+      <c r="E202" t="s">
+        <v>182</v>
+      </c>
+      <c r="F202" t="s">
+        <v>219</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H202" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>785</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>786</v>
+      </c>
+      <c r="D203" t="s">
+        <v>181</v>
+      </c>
+      <c r="E203" t="s">
+        <v>182</v>
+      </c>
+      <c r="F203" t="s">
+        <v>228</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H203" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>788</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>789</v>
+      </c>
+      <c r="D204" t="s">
+        <v>181</v>
+      </c>
+      <c r="E204" t="s">
+        <v>182</v>
+      </c>
+      <c r="F204" t="s">
+        <v>199</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H204" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>791</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>792</v>
+      </c>
+      <c r="D205" t="s">
+        <v>181</v>
+      </c>
+      <c r="E205" t="s">
+        <v>182</v>
+      </c>
+      <c r="F205" t="s">
+        <v>199</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H205" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>794</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>795</v>
+      </c>
+      <c r="D206" t="s">
+        <v>181</v>
+      </c>
+      <c r="E206" t="s">
+        <v>182</v>
+      </c>
+      <c r="F206" t="s">
+        <v>228</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H206" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>798</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>799</v>
+      </c>
+      <c r="D207" t="s">
+        <v>181</v>
+      </c>
+      <c r="E207" t="s">
+        <v>182</v>
+      </c>
+      <c r="F207" t="s">
+        <v>228</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H207" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>802</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>803</v>
+      </c>
+      <c r="D208" t="s">
+        <v>181</v>
+      </c>
+      <c r="E208" t="s">
+        <v>182</v>
+      </c>
+      <c r="F208" t="s">
+        <v>183</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H208" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>806</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>807</v>
+      </c>
+      <c r="D209" t="s">
+        <v>181</v>
+      </c>
+      <c r="E209" t="s">
+        <v>182</v>
+      </c>
+      <c r="F209" t="s">
+        <v>335</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H209" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>810</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>811</v>
+      </c>
+      <c r="D210" t="s">
+        <v>181</v>
+      </c>
+      <c r="E210" t="s">
+        <v>182</v>
+      </c>
+      <c r="F210" t="s">
+        <v>330</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H210" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>814</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>815</v>
+      </c>
+      <c r="D211" t="s">
+        <v>181</v>
+      </c>
+      <c r="E211" t="s">
+        <v>182</v>
+      </c>
+      <c r="F211" t="s">
+        <v>330</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H211" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>818</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>819</v>
+      </c>
+      <c r="D212" t="s">
+        <v>181</v>
+      </c>
+      <c r="E212" t="s">
+        <v>182</v>
+      </c>
+      <c r="F212" t="s">
+        <v>330</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H212" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>822</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>823</v>
+      </c>
+      <c r="D213" t="s">
+        <v>181</v>
+      </c>
+      <c r="E213" t="s">
+        <v>182</v>
+      </c>
+      <c r="F213" t="s">
+        <v>183</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H213" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>826</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>827</v>
+      </c>
+      <c r="D214" t="s">
+        <v>181</v>
+      </c>
+      <c r="E214" t="s">
+        <v>182</v>
+      </c>
+      <c r="F214" t="s">
+        <v>183</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H214" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>830</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>831</v>
+      </c>
+      <c r="D215" t="s">
+        <v>181</v>
+      </c>
+      <c r="E215" t="s">
+        <v>182</v>
+      </c>
+      <c r="F215" t="s">
+        <v>266</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H215" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>834</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>835</v>
+      </c>
+      <c r="D216" t="s">
+        <v>181</v>
+      </c>
+      <c r="E216" t="s">
+        <v>182</v>
+      </c>
+      <c r="F216" t="s">
+        <v>253</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H216" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>837</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>838</v>
+      </c>
+      <c r="D217" t="s">
+        <v>181</v>
+      </c>
+      <c r="E217" t="s">
+        <v>182</v>
+      </c>
+      <c r="F217" t="s">
+        <v>266</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H217" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>841</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>842</v>
+      </c>
+      <c r="D218" t="s">
+        <v>181</v>
+      </c>
+      <c r="E218" t="s">
+        <v>182</v>
+      </c>
+      <c r="F218" t="s">
+        <v>219</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H218" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>845</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>846</v>
+      </c>
+      <c r="D219" t="s">
+        <v>181</v>
+      </c>
+      <c r="E219" t="s">
+        <v>182</v>
+      </c>
+      <c r="F219" t="s">
+        <v>266</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H219" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>849</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>850</v>
+      </c>
+      <c r="D220" t="s">
+        <v>181</v>
+      </c>
+      <c r="E220" t="s">
+        <v>182</v>
+      </c>
+      <c r="F220" t="s">
+        <v>199</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H220" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>853</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>854</v>
+      </c>
+      <c r="D221" t="s">
+        <v>181</v>
+      </c>
+      <c r="E221" t="s">
+        <v>182</v>
+      </c>
+      <c r="F221" t="s">
+        <v>330</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H221" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>857</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>858</v>
+      </c>
+      <c r="D222" t="s">
+        <v>181</v>
+      </c>
+      <c r="E222" t="s">
+        <v>182</v>
+      </c>
+      <c r="F222" t="s">
+        <v>253</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H222" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>861</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>862</v>
+      </c>
+      <c r="D223" t="s">
+        <v>181</v>
+      </c>
+      <c r="E223" t="s">
+        <v>182</v>
+      </c>
+      <c r="F223" t="s">
+        <v>228</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H223" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>865</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>866</v>
+      </c>
+      <c r="D224" t="s">
+        <v>181</v>
+      </c>
+      <c r="E224" t="s">
+        <v>182</v>
+      </c>
+      <c r="F224" t="s">
+        <v>183</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H224" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>869</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>870</v>
+      </c>
+      <c r="D225" t="s">
+        <v>181</v>
+      </c>
+      <c r="E225" t="s">
+        <v>182</v>
+      </c>
+      <c r="F225" t="s">
+        <v>183</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H225" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>873</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>874</v>
+      </c>
+      <c r="D226" t="s">
+        <v>181</v>
+      </c>
+      <c r="E226" t="s">
+        <v>182</v>
+      </c>
+      <c r="F226" t="s">
+        <v>523</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H226" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>877</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>878</v>
+      </c>
+      <c r="D227" t="s">
+        <v>181</v>
+      </c>
+      <c r="E227" t="s">
+        <v>182</v>
+      </c>
+      <c r="F227" t="s">
+        <v>406</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H227" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>881</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>882</v>
+      </c>
+      <c r="D228" t="s">
+        <v>181</v>
+      </c>
+      <c r="E228" t="s">
+        <v>182</v>
+      </c>
+      <c r="F228" t="s">
+        <v>406</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H228" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>885</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>886</v>
+      </c>
+      <c r="D229" t="s">
+        <v>181</v>
+      </c>
+      <c r="E229" t="s">
+        <v>182</v>
+      </c>
+      <c r="F229" t="s">
+        <v>406</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H229" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>889</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>890</v>
+      </c>
+      <c r="D230" t="s">
+        <v>181</v>
+      </c>
+      <c r="E230" t="s">
+        <v>182</v>
+      </c>
+      <c r="F230" t="s">
+        <v>335</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H230" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>893</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>894</v>
+      </c>
+      <c r="D231" t="s">
+        <v>181</v>
+      </c>
+      <c r="E231" t="s">
+        <v>182</v>
+      </c>
+      <c r="F231" t="s">
+        <v>183</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H231" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>897</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>898</v>
+      </c>
+      <c r="D232" t="s">
+        <v>181</v>
+      </c>
+      <c r="E232" t="s">
+        <v>182</v>
+      </c>
+      <c r="F232" t="s">
+        <v>183</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H232" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>901</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>902</v>
+      </c>
+      <c r="D233" t="s">
+        <v>181</v>
+      </c>
+      <c r="E233" t="s">
+        <v>182</v>
+      </c>
+      <c r="F233" t="s">
+        <v>183</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H233" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>905</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>906</v>
+      </c>
+      <c r="D234" t="s">
+        <v>181</v>
+      </c>
+      <c r="E234" t="s">
+        <v>182</v>
+      </c>
+      <c r="F234" t="s">
+        <v>228</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H234" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>909</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>910</v>
+      </c>
+      <c r="D235" t="s">
+        <v>181</v>
+      </c>
+      <c r="E235" t="s">
+        <v>182</v>
+      </c>
+      <c r="F235" t="s">
+        <v>219</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H235" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>913</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>914</v>
+      </c>
+      <c r="D236" t="s">
+        <v>181</v>
+      </c>
+      <c r="E236" t="s">
+        <v>182</v>
+      </c>
+      <c r="F236" t="s">
+        <v>335</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H236" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>917</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>918</v>
+      </c>
+      <c r="D237" t="s">
+        <v>181</v>
+      </c>
+      <c r="E237" t="s">
+        <v>182</v>
+      </c>
+      <c r="F237" t="s">
+        <v>266</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H237" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>921</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>922</v>
+      </c>
+      <c r="D238" t="s">
+        <v>181</v>
+      </c>
+      <c r="E238" t="s">
+        <v>182</v>
+      </c>
+      <c r="F238" t="s">
+        <v>228</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H238" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>925</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>926</v>
+      </c>
+      <c r="D239" t="s">
+        <v>181</v>
+      </c>
+      <c r="E239" t="s">
+        <v>182</v>
+      </c>
+      <c r="F239" t="s">
+        <v>228</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H239" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>929</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>930</v>
+      </c>
+      <c r="D240" t="s">
+        <v>181</v>
+      </c>
+      <c r="E240" t="s">
+        <v>182</v>
+      </c>
+      <c r="F240" t="s">
+        <v>228</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H240" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>933</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>934</v>
+      </c>
+      <c r="D241" t="s">
+        <v>181</v>
+      </c>
+      <c r="E241" t="s">
+        <v>182</v>
+      </c>
+      <c r="F241" t="s">
+        <v>199</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H241" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>936</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>937</v>
+      </c>
+      <c r="D242" t="s">
+        <v>181</v>
+      </c>
+      <c r="E242" t="s">
+        <v>182</v>
+      </c>
+      <c r="F242" t="s">
+        <v>183</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H242" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>940</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>941</v>
+      </c>
+      <c r="D243" t="s">
+        <v>181</v>
+      </c>
+      <c r="E243" t="s">
+        <v>182</v>
+      </c>
+      <c r="F243" t="s">
+        <v>266</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H243" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>944</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>945</v>
+      </c>
+      <c r="D244" t="s">
+        <v>181</v>
+      </c>
+      <c r="E244" t="s">
+        <v>182</v>
+      </c>
+      <c r="F244" t="s">
+        <v>266</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H244" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>948</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>949</v>
+      </c>
+      <c r="D245" t="s">
+        <v>181</v>
+      </c>
+      <c r="E245" t="s">
+        <v>182</v>
+      </c>
+      <c r="F245" t="s">
+        <v>266</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H245" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>952</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>953</v>
+      </c>
+      <c r="D246" t="s">
+        <v>181</v>
+      </c>
+      <c r="E246" t="s">
+        <v>182</v>
+      </c>
+      <c r="F246" t="s">
+        <v>219</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H246" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>956</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>957</v>
+      </c>
+      <c r="D247" t="s">
+        <v>181</v>
+      </c>
+      <c r="E247" t="s">
+        <v>182</v>
+      </c>
+      <c r="F247" t="s">
+        <v>183</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H247" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>960</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>961</v>
+      </c>
+      <c r="D248" t="s">
+        <v>181</v>
+      </c>
+      <c r="E248" t="s">
+        <v>182</v>
+      </c>
+      <c r="F248" t="s">
+        <v>266</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H248" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>964</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>965</v>
+      </c>
+      <c r="D249" t="s">
+        <v>181</v>
+      </c>
+      <c r="E249" t="s">
+        <v>182</v>
+      </c>
+      <c r="F249" t="s">
+        <v>356</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H249" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>968</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>969</v>
+      </c>
+      <c r="D250" t="s">
+        <v>181</v>
+      </c>
+      <c r="E250" t="s">
+        <v>182</v>
+      </c>
+      <c r="F250" t="s">
+        <v>228</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H250" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>972</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>973</v>
+      </c>
+      <c r="D251" t="s">
+        <v>181</v>
+      </c>
+      <c r="E251" t="s">
+        <v>182</v>
+      </c>
+      <c r="F251" t="s">
+        <v>183</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H251" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>976</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>977</v>
+      </c>
+      <c r="D252" t="s">
+        <v>181</v>
+      </c>
+      <c r="E252" t="s">
+        <v>182</v>
+      </c>
+      <c r="F252" t="s">
+        <v>183</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H252" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>980</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>981</v>
+      </c>
+      <c r="D253" t="s">
+        <v>181</v>
+      </c>
+      <c r="E253" t="s">
+        <v>182</v>
+      </c>
+      <c r="F253" t="s">
+        <v>183</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H253" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>984</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>985</v>
+      </c>
+      <c r="D254" t="s">
+        <v>181</v>
+      </c>
+      <c r="E254" t="s">
+        <v>182</v>
+      </c>
+      <c r="F254" t="s">
+        <v>228</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H254" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>988</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>989</v>
+      </c>
+      <c r="D255" t="s">
+        <v>181</v>
+      </c>
+      <c r="E255" t="s">
+        <v>182</v>
+      </c>
+      <c r="F255" t="s">
+        <v>228</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H255" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>992</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>993</v>
+      </c>
+      <c r="D256" t="s">
+        <v>181</v>
+      </c>
+      <c r="E256" t="s">
+        <v>182</v>
+      </c>
+      <c r="F256" t="s">
+        <v>219</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H256" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>996</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>997</v>
+      </c>
+      <c r="D257" t="s">
+        <v>181</v>
+      </c>
+      <c r="E257" t="s">
+        <v>182</v>
+      </c>
+      <c r="F257" t="s">
+        <v>228</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H257" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D258" t="s">
+        <v>181</v>
+      </c>
+      <c r="E258" t="s">
+        <v>182</v>
+      </c>
+      <c r="F258" t="s">
+        <v>228</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D259" t="s">
+        <v>181</v>
+      </c>
+      <c r="E259" t="s">
+        <v>182</v>
+      </c>
+      <c r="F259" t="s">
+        <v>266</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D260" t="s">
+        <v>181</v>
+      </c>
+      <c r="E260" t="s">
+        <v>182</v>
+      </c>
+      <c r="F260" t="s">
+        <v>183</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D261" t="s">
+        <v>181</v>
+      </c>
+      <c r="E261" t="s">
+        <v>182</v>
+      </c>
+      <c r="F261" t="s">
+        <v>183</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D262" t="s">
+        <v>181</v>
+      </c>
+      <c r="E262" t="s">
+        <v>182</v>
+      </c>
+      <c r="F262" t="s">
+        <v>199</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D263" t="s">
+        <v>181</v>
+      </c>
+      <c r="E263" t="s">
+        <v>182</v>
+      </c>
+      <c r="F263" t="s">
+        <v>228</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D264" t="s">
+        <v>181</v>
+      </c>
+      <c r="E264" t="s">
+        <v>182</v>
+      </c>
+      <c r="F264" t="s">
+        <v>266</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D265" t="s">
+        <v>181</v>
+      </c>
+      <c r="E265" t="s">
+        <v>182</v>
+      </c>
+      <c r="F265" t="s">
+        <v>199</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D266" t="s">
+        <v>181</v>
+      </c>
+      <c r="E266" t="s">
+        <v>182</v>
+      </c>
+      <c r="F266" t="s">
+        <v>219</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D267" t="s">
+        <v>181</v>
+      </c>
+      <c r="E267" t="s">
+        <v>182</v>
+      </c>
+      <c r="F267" t="s">
+        <v>219</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D268" t="s">
+        <v>181</v>
+      </c>
+      <c r="E268" t="s">
+        <v>182</v>
+      </c>
+      <c r="F268" t="s">
+        <v>266</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>160</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F269" t="s">
+        <v>356</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>167</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F270" t="s">
+        <v>356</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>160</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>167</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>190</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>194</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>198</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>203</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>207</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>