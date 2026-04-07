--- v0 (2025-12-27)
+++ v1 (2026-04-07)
@@ -10,6598 +10,6640 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4672" uniqueCount="2170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4672" uniqueCount="2184">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Renato Souza da Silva, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jocemar Casagrande, Júlio César Porciúncula Lemos, Liziane Jardim, Tiago Arce</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA - CRIA OS PARÁGRAFOS 7.º A 16, NO ART. 94.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - P.E</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - "ALTERA PARCIALMENTE O ART. 111A DA LEI COMPLEMENTAR N.º 002/2002".</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PROJETO DE LEI COMPLEMENTAR N.° 002/2025 -"ALTERA PARCIALMENTE A LEI COMPLEMENTAR N.° 015/2023 QUE INSTITUI O IMPOSTO DE TRANSMISSÃO "INTERVIVOS" BENS IMÓVEIS".</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 001/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO".</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 002/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO".</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.°003/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO".</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.°004/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO".</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 005/2025 - "CONCEDE ABONO SALARIAL PARA ODONTÓLOGOS".</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.006/2025 - "ALTERA O ANEXO I DA LEI MUNICIPAL N.º 108 DE 1° OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA- PROJETO DE LEI N.°01/2025 -"CONCEDE GRATIFICAÇÃO ESPECIAL".</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 008/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$202.599,98 - AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS - CONSULTA POPULAR 2023-2024".</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 009/2025 - "AUTORIZA ABERTUA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$130.000,00 - AQUISIÇÃO DE VEÍCULO - PLANO DE AÇÃO N.º 09032024".</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 010/2025 0 "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$37.000,00"</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 011/2025 - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE SERVENTE/MERENDEIRA".</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ACEGUÁ A REALIZAR O PAGAMENTO DA DIFERENÇA DO PISO SALARIAL DO MAGISTÉRIO REFERENTE AO ANO DE 2023.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR R$ 366.441,58</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 014/2025 - "ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL, INSTITUÍDO E ADMINISTRADO PELA FAMURS, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - "INSTITUI O PROGRAMA DE INCENTIVO À DEMISSÃO VOLUNTÁRIA DE SERVIDORES PÚBLICOS DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 016/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.873/2022"</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf</t>
   </si>
   <si>
     <t>DO PL N.º 017/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$366.441,58"</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 018/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$1.300,00"</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 019/2025 - "DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS OU ESTACIONADOS EM SITUAÇÃO QUE CARACTERIZE SEU ABANDONO EM VIA PÚBLICA"</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO -  PL N.º  020/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$132.763,25"</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 021/2025 - "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 022/2025 - "ALTERA O COEFICIENTE DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO".</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 023/2025 - "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 024/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL 109/2002".</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 025/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE CONTADOR E OFICIAL ADMINISTRATIVO PARA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA".</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 026/2025 - "INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA /2025".</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 027/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO".</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 028/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$332.000,00"</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 029/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR  DE R$323.812,00"</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 030/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$188.991,31"</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA RECEBIMENTO DE HONORÁRIOS DE SUCUMBÊNCIAS NO MUNICÍPIO DE ACEGUÁ, REGULAMENTADO PELO §19 DO ART. 85 DA LEI FEDERAL 13.105/2015.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 032/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf</t>
   </si>
   <si>
     <t>INLCUI AÇÃO NA LDO</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$ 150.000,00.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 035/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$2.437.561,08".</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 036/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE AGENTE COMUNITÁRIO DE SAÚDE".</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 037/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE VISITADORES DO PROGRAMA PRIMEIRA INFÂNCIA MELHOR".</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 038/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS DE SAÚDE".</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 039/2025 - "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS''</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 040/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$32.000,00.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 041/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$350.00,00"</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 042/2025 - "DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf</t>
   </si>
   <si>
     <t>PL N.º 043/2025 - DO PODER EXECUTIVO - "AUTORIZA A CRIAÇÃO DE CNPJ PARA A SECRETARIA MUNICIPAL DA EDUCAÇÃO, CULTURA, ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM O CIDEJA, PARA REALIZAÇÃO DE SERVIÇO DE ATERRO E TERRAPLANAGEM DA CONSTRUÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA NA TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$ 130.000,00</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PROJETO DE LEI Nº046/2025 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PL N.º 047/2025 - "ALTERA O ART. 2.º DA LEI MUNICIPAL N.º 2.087/2024 - EXTINGUE A VERBA DE REPRESENTAÇÃO"</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 048/2025 - " ALTERA A LEI ORDINÁRIA N.° 859/2010"</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 049/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N. ° 1.421/2015"</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.  050/2025 - " AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR  AUXÍLIO FINANCEIRO À SANTA CASA DE CARIDADE DE BAGÉ".</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 051/2025 - "FIXA O VALOR DO AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS".</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 052/2025 - "CRIA GRATIFICAÇÃO ESPECIAL PARA AUXÍLIO E EXECUÇÃO DO PPA, LDO E LOA DO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 053/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$497.000,00.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 054/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 055/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$654.967,50 À SECRETARIA MUNICIPAL DE SAÚDE".</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 056/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR  DE R$1.801.315,38, À SECRETARIA MUNICIPAL DE SAÚDE".</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 057/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR  DE R$93.000,00 À SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 058/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$299.541,60 À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS OBJETIVANDO DEMANDAS DE RECUPERAÇÃO DE ESTADAS VICINAIS".</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 059/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$200.000,00 À SECRETARIA MUNICIPAL DE OBRAS".</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 060/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.°1.465/2015".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N. ° 061/2025 - "ALTERA PARCIALMENTE A LEI ORDINÁRIA N.° 016 DE FEVEREIRO DE 2001".</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.°062/2025 - "ALTERA PARCIALMENTE A LEI ORDINÁRIA N.° 323/2004 QUE FIXA DIÁRIAS PARA MEMBROS DOS CONSELHOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.°063/2025 - " ALTERA PARCIALMENTE A LEI MUNICIPAL N.° 108/2002".</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 064/2025 - "CONCEDE ABONO SALARIAL A SERVIDORES".</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 066/2025 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.570/2017"</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 067/2025 - "AUTORIZA O MUNICÍPIO DE ACEGUÁ A DOAR VEÍCULO PARA O SINDICATO DOS TRABALHADORES RURAIS"</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL Nº 068/2025 - "REVOGAM-SE AS LEI MUNICIPAL N.º 1.465/2015 E 1.710/2019"</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 69/2025 - "INSTITUI A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 070/2025 - "ALTERA NO ART. 21 DA LEI 108/2002 OS CARGOS DE SECRETÁRIOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 071/2025 - " CRIA A SECRETARIA DE ADMINISTRAÇÃO E RECURSOS HUMANOS ÓRGÃO - CENTRO DE CUSTOS N.° 015".</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 072/2025 - " CRIA A SECRETARIA DE CULTURA, TURISMO, ESPORTE E LAZER NO ÓRGÃO - CENTRO DE CUSTOS N° 016 ".</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 073/2025 - " ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL N.° 108, DE 1° DE OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 074/2025 - " CRIA A GRATIFICAÇÃO  PARA RESPONSÁVEL PELAS AQUISIÇÕES DE MATERIAIS E CONTRATOS E REVOGA GRATIFICAÇÕES ESPECIAIS".</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 075/2025 - " CRIA GRATIFICAÇÃO PARA RESPONSÁVEL PELA DEFESA CIVIL".</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 076/2025 - " CRIA GRATIFICAÇÃO PARA RESPONSÁVEL PELA CAPTAÇÃO DE RECURSOS NA SMSAS".</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 077/2025 - " CRIA GRATIFICAÇÃO DE GESTOR OPERACIONAL DA FROTA DE VEÍCULOS ADMINISTRATIVOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER".</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 078/2025 - " CRIA GRATIFICAÇÃO ESPECIAL DE GESTOR DE SERVIÇOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER".</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 079/2025 - " CRIA GRATIFICAÇÃO ESPECIAL DE APOIO ADMINISTRATIVO E OPERACIONAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER".</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N. ° 080/2025 - " ALTERA PARCIALMENTE A LEI MUNICIPAL N.° 108, DE 1° DE OUTUBRO DE 2002, SUPRIMINDO E CRIANDO CARGOS".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 081/2025 - "DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO SITUADO NA SEDE DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 082/2025 - " ALTERA A LEI MUNICIPAL N.° 2.164/2025, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL Nº 083/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$340.000,00".</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 084/2025 - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MERENDEIRA ESCOLAR".</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 085/2025 - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MOTORISTA".</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 086/2025 - "CRIA VAGA NO ANEXO I DA LEI MUNICIPAL N.° 108/2002".</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 087/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE                  R$ 350.000,00".</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 088/2025 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 089/2025 - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MOTORISTAS E OPERADORES DE MÁQUINAS".</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- PL N.° 090/2025 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE                   R$130.000,00".</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.° 091/2025 - "CRIA CARGO DE DIRETOR DE AGRICULTURA NA LEI MUNICIPAL N.° 108/2002".</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 092/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00'".</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 093/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00'".</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 094/2025 - "ALTERA ART. 7.° INCISO I E ART. 8.° DA LEI MUNICIPAL N.° 2.123/2024'".</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 095/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR R$172.000,00".</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 096/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR R$220.500,00 À SECRETARIA MUNICIPAL DE EDUCAÇÃO".</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 097/2025 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR R$300.000,00 À SECRETARIA MUNICIPAL DE EDUCAÇÃO".</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 098/2025 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ACEGUÁ A CELEBRAR CONVÊNIO COM O INSTITUTO DE BEM-ESTAR ANIMAL MAIA E BENJAMIN.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL Nº 099/2025 "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$ 250.000,00".</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/</t>
+    <t>http://sapl.acegua.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PDL N.º 01/2025 - DA COMISSÃO DE FINANÇAS E ORÇAMENTO - "DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DE GOVERNO DO MUNICÍPIO DE ACEGUÁ/RS, RELATIVAS AO EXERCÍCIO DE 2022".</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_decreto_legislativo_02-2025..docx</t>
+  </si>
+  <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO - PDL N.º 002/2025 - "DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DO ADMINISTRADOR DO EXECUTIVO MUNICIPAL DE ACEGUÁ, SENHOR MARCUS VINÍCIUS GODOY DE AGUIAR, REFERNET AO EXERCÍCIO DE 2023".</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PR N.º 001/2025 - "FIXA E REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA OS VEREADORES E SERVIDORES".</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PR N.º 002/2025 - "INSTITUI O PROGRAMA - CÂMARA MIRIM - NA CÂMARA MUNICIPAL DE ACEGUÁ/RS".</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PR N.º 003/2025 - 'FIXA E REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA OS VEREADORES E SERVIDORES.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>DA MESA DIRETORA -  PROJETO DE RESOLUÇÃO N.º 004/2025 - "ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL  DE ACEGUÁ PARA DISPOR SOBRE AS FALTAS JUSTIFICÁVEIS DE VEREADORES".</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA/2025 - PROJETO DE RESOLUÇÃO N.º 005/2025 - "ALTERA O ART. 10 DA RESOLUÇÃO N.º 083/2025".</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cláudio Jesus Silva Perez</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE APOIO AO MUNICÍPIO DE CANDIOTA/RS, EM RAZÃO DA GRAVE SITUAÇÃO ENFRENTADA PELA IMINENTE DECISÃO DO GOVERNO FEDERAL DE FECHAR A USINA TERMELÉTRICA CANDIOTA III -  FASE C.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>Renato Souza da Silva, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira, Júlio César Porciúncula Lemos, Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PL N.º 320/2025, DO SENADOR LUIS CARLOS HEINZE E AO PL N.º 341/2025, DO DEPUTADO FEDERAL PEDRO WESTPHALEN - RELATIVOS AOS PROGRAMAS DE SECURITIZAÇÃO DAS DÍVIDAS DOS PRODUTORES RURAIS DO RS, ATINGIDOS POR EVENTOS CLIMÁTICOS ADVERSOS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS EM PROFUNDO RECONHECIMENTO E PARABENS AO JOVEM THOMÁS JARDIM NOSTRANI, PELA MANEIRA BRILHANTE E DEDICADA COM QUE TEM REPRESENTADO NOSSO MUNICÍPIO NOS DIVERSOS EVENTOS TRADICIONALISTAS DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>Jocemar Casagrande, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira, Júlio César Porciúncula Lemos, Liziane Jardim, Renato Souza da Silva, Tiago Arce</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À FORMAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PARA INVESTIGAR  O INSTITUTO DE PREVIDÊNCIA DO RIO GRANDE DO SUL - IPE SAÚDE, EM ÂMBITO ESTADUAL A RESPEITO DOS NUMERÁRIOS COBRADOS E SERVIÇOS PRESTADOS PELA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - MOÇÃO DE APLAUSOS EM RECONHECIMENTO E CONGRATULAÇÕES AO SENHOR JAVIER RODRIGUES, PELA SUA REELEIÇÃO AO CARGO DE ALCALDE DO MUNICÍPIO DE ACEGUA/ROU, NAS ELEIÇÕES MUNICIPAIS REALIZADAS EM 2025.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM ANTÔNIO OLIVEIRA, PELA NOTÁVEL PARTICIPAÇÃO PARTICIPAÇÃ E CONQUISTA NO EVENTO" REAVIVANDO TRADICIONES", REALIZADO NA CIDADE DE GOVERNADOR MARSILLA"</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jocemar Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO TEMPORÁRIA COM A FINALIDADE DE ACOMPANHAR OS TRABALHOS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>Jair Ardenchy</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO MANDATO PARLAMENTAR, NOS TERMOS DO ART. 20 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Renato Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO ESPECIAL TEMPORÁRIA PARA ACOMPANHAR OS TRABALHOS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A MANUTENÇÃO DA ESTRADA DA COXILHA SECA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf</t>
   </si>
   <si>
     <t>REQUER ADESÃO AO CONVÊNIO DO IPERGS NOS TERMOS DA LEI MUNICIPAL Nº 859/2010.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA GRAVAÇÃO EM ÁUDIO DA REUNIÃO ORDINÁRIA DA COMISSÃO DE FINANÇAS E ORÇAMENTO DOS DIAS 20 E 27 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO À MANUTENÇÃO DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO O PLANO DE TRABALHO DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS REFERENTE À CONSERVAÇÃO E MANUTENÇÃO DAS ESTRADAS.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO A FISCALIZAÇÃO DAS OBRAS DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A COLOCAÇÃO DE UM COLETOR DE LIXO NA LOCALIDADE DO ASSENTAMENTO CONQUISTA DO JAGUARÃO.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO A ALTERAÇÃO DA LEI MUNICIPAL N°2.030 DE 12 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODE EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE IMPLANTAR NA REDE MUNICIPAL DE SAÚDE, OS TRATAMENTOS ELENCADOS NA POLÍTICA NACIONAL DE PRÁTICAS INTEGRATIVAS E  COMPLENTARES.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A ADESÃO DO MUNICÍPIO AOS PROGRAMAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONVENIAR COM ACADEMIAS, CLÍNICAS OU ESTÚDIOS, AFIM DE DISPONIBILIZAR TERAPIA DE PILATES PARA PACIENTES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE REALIZAR CURSO DE CORTE E COSTURA, COM ÊNFASE EM CONFECÇÃO DE MOLETONS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE SEJA FEITA A REVITALIZAÇÃO DO CENTRO DE MÚLTIPLO USO DO BAIRRO DOM TIMÓTEO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIEENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE DISPONIBILIZAR SERVIÇO DE ENFERMAGEM NA UNIDADE BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A GRATUIDADE DA TARIFA DE ALUGUEL DA SALA DE VELÓRIO PARA MUNICÍPES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA FRENTE PARLAMENTAR DE APOIO À FRUTICULTURA, NOS TERMOS DO ART. 78-a, DO REGIMETNO INTERNO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DO PROJETO/ESTUDO DA SECRETARIA DE EDUCAÇÃO REFERENTE À AMPLIAÇÃO DA ESCOLA MUNICIPAL FRANCISCO DE PAULA , BEM COMO, A PINTURA DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A IMPLEMENTAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - REFISA, PARA O ANO DE 2025, VISANDO PROPORCIONAR AOS INADIMPLENTES, O PARCELAMENTO DAS DÍVIDAS JUNTO À FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO  DE SESSÃO SOLENE, ÀS 19H, DO AI 14/04/2025, COM A FINALIDADE DE HOMENAGEAR AS ENTIDADES ABAIXO RELACIONADAS, EM RECONHECIMENTO AO SERVIÇO SOCIAL PRESTADO À COMUNIDADE ACEGUAENSE: - ASSOCIAÇÃO ROMANOS 8; - DEPARTAMENTO DE TRADIÇÕES GAÚCHAS UNIÃO FRONTEIRIÇA; - ROTARY CLUBE DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, NO DIA 10/04/2024, ÀS 19H, VISANDO HOMENAGEAR O DEPARTAMENTO DE TRADIÇÕES GAÚCHAS UNIÃO FRONTEIRIÇA-DTG, COMO FORMA DE RECONHECIMENTO PELO TRABALHO E DEDICAÇÃO EM MANTER VIVA A TRADIÇÃO NO MUNICÍPIO DE ACEGUÁ, COM AS SEGUINTES SUGESTÕES: - REALIZAÇÃ DA HOMENAGEM, PRFERENCIALMENTE, NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ, EM VIRTUDE DE MELHOR ACOMODAÇÃO; - APRESENTAÇÕES ARTÍSTICAS; - APRESENTAÇÃO DE CANTO E DECLAMAÇÕES; - PARTICIPAÇÃO DE AUTORIDADES LIGADAS AO MOVIMENTO TRATICIONALISTA DE ACEGUÁ, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A MANUTENÇÃO DO CEMITÉRIO MUNICIPAL, A PODA DA VEGETAÇÃO, BEM COMO, A AQUISIÇÃO DE UM CARRINHO PARA TRANSPORTE DO CAIXÃO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>Júlio César Porciúncula Lemos</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA, NA COLÔNIA NOVA, TAIS COMO: - 02 PONTOS, TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SR. LUCAS MACKE; - 01 PONTO TENDO COMO REFEÊNCIA  O ESTABELECIMENTO COMERCIAL DO SR, VALTER KLASSEN; - 01 PONTO TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SR. NORBERT MARTENS E - 02 PONTOS TENDO COMO REFERÊNCIA AS RESIDÊNCIAS DAS SENHORAS ANDRÉIA RIBEIRO E ENNI NEUFELD.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CRIAÇÃO DE DESPESA DE OBRAS E INSTALAÇÕES, COM O VÍNCULO 17001113 (CESSÃO ONEROSA) E SUA SUPLEMENTAÇÃO, VISANDO A EXECUÇÃO DAS SEGUINTES MELHORIAS NA ESCOLA FRANCISCO DE PAULA: - TROCA DE TELHADO; - CONSTRUÇÃO DE TRÊS SALAS E DE UMA SALA DE INFORMÁTICA E LABORATÓRIO DE CIÊNCIAS, VISTO QUE O RECURSO ESTÁ NO COFRE MUNICIPAL, DESDE MAIO/2022, ATÉ O MOMENTO NÃO UTILIZADO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa, Adriana Machado Teixeira, Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DO ART. 68, INCISSO III, DO REGIMENTO INTERNO, A CRIAÇÃO DA COMISSÃO ESPECIAL TEMPORÁRIA PARA TRATAR DE ASSUNTOS INTERNACIONAIS, VISTO QUE NENHUMA OUTRA COMISSÃO TÉCNICA PERMANENTE POSSUI ATRIBUIÇÃO PARA TRATAR DO TEMA,  ESPECIALMENTE NO QUE SE REFERE AO MERCOSUL, INTEGRAÇÃO DAS COMUNIDADES DE FRONTEIRA, DISCUSSÃO E PROPOSIÇÃO DE PAUTAS VISANDO A MELHORIA DA QUALIDADE DE VIDA DAS CIDADES GÊMEAS, ALÉM DE PROPOR AÇÕES PARA O DESENVOLVIMENTO SOCIOECONÔMICO DOS POVOS FRONTEIRIÇOS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>Júlio César Porciúncula Lemos, Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, ÀS 19H, DO DIA 10/09/2025, COM A FINALIDADE DE HOMENAGEAR O INSTITUTO DE BEM-ESTAR ANIMAL MAIA E BENJAMIM, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ACEGUAENSE.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A INCLUSÃO DE DUAS ESCAVADEIRAS HIDRÁULICAS, COM CAPACIDADE MÍNIMA DE 21 TON. E CONCHA DE 1M³ ,NO PROCESSO DE LICITAÇÃO, VISANDO DAR CONTINUIDADE AOS SERVIÇOS DE LIMPEZA DE AÇUDES, VISTO QUE MUITAS FAMÍLIAS PADECEM COM FALTA DE ÁGUA NO VERÃO, BEM COMO, A INDICAÇÃO DE UM ENCARREGADO PARA VERIFICAR O HORÁRIO DA REALIZAÇÃO DE DITA LIMPEZA, UMA VEZ QUE ESSA ATRIBUIÇÃO É REALIZADA PELO MANIQUINISTA.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE O PROGRAMA MUNICIPAL DE LIMPEZA DE AÇUDES SEJA INICIADO COM A MAIOR REVIDADE POSSÍVEL, COM A FINALIDADE DE OTIMIZAR OS RECURSOS DISPONÍVEIS E APROVEITAR O BAIXO VOLUME DE CHUVAS NO PERÍODO DE VERÃO, FACILITANDO A REALIZAÇÃO DO TRABALHO DAS EQUIPES A CAMPO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>Tiago Arce</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A CONSTRUÇÃO DE CISTERNAS NO MUNICÍPIO DE ACEGUÁ ATRAVÉS DO CONSÓRCIO CIDEJA, SENDO: DESCRIÇÃO DETALHADA NO NÚMERO TOTAL DE FAMÍLIAS CONTEMPLADAS; QUAIS OS CRITÉRIOS UTILIZADOS PARA ENQUADRAMENTO NO PROGRAMA.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR INTERNACIONAL, TENDO EM VISTA AS MÁS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO DEPUTADO FEDERAL, AFONSO HAMM, SUGERINDO O APORTE DE RECURSO FINANCEIRO, ATRAVÉS DE EMENDA PARLAMENTAR,  NO VALOR DE R$100.000,00 (CEM MIL REAIS), COM O OBJETIVO DE COMPRAR UM APARELHO DE ECOGRAGIA, DE EXTREMA IMPORTÂNCIA PARA O MUNICÍPIO, VISANDO PROPORCIONANDO EFICIÊNCIA NAS IMAGENS, BEM COMO, DIAGNÓSTICOS COM MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO AOS VEÍCULOS EM SITUAÇÃO DE ABANDONO, EM VIA PÚBLICA, OU EM LOCAIS DE DOMÍNIO PÚBLICO, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Renato Souza da Silva, Anderson Barcelos Corrêa, Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA FRENTE PARLAMENTAR DE APOIO À FRUTICULTURA, NA BUSCA DE MELHORES ALTERNATIVAS PARA ESSE SEGMENTO DO AGRONEGÓCIO E OUSTROS TEMAS RELACIONADOS AO DESENVOLVIMENTO DE  NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FORMAR PARCERIA PÚBLICO PRIVADA PARA OFERTA DE CRECHE PARA CRIANÇAS DE 0 A 03 ANOS, VISANDO ATENDER DEMANDA EXISTENTE NA SEDE DO MUNICÍPIO, INCLUÍNDO A VIABILIDADE DE FORMAR PARCERIA BINACIONAL COM O CAIF - MIS PRIMEROS PASOS.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA O CONSERTO DE BRINQUEDO INSTALADO NO CANTEIRO CENTRAL, NO CORREDOR DA MINA, EM VIRTUDE DE ESTAR QUEBRADO OFERECENDO RISCO À SEGURANÇA DOS USUÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE CULTURA, TAIS COMO , CÓPIA DE PORTARIAS DE NOMEAÇÃO DE QUE TRATA O ART. 3.º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL N.º 115/2002, BEM COMO, DAS ATAS DAS 3 (TRÊS) ÚLTIMAS REUNIÕES DO REFERIDO CONSELHO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE O AUXILIAR OPERACIONAL DE TRÂNSITO, ACOMPANHE A BRIGADA MILITAR NOS HORÁRIOS DE INGRESSO E SAÍDA DOS ALUNOS, NA ESCOLA  NOSSA SENHORA DAS GRAÇAS, VISANDO ORGANIZAR O TRÁFEGO DE VEÍCULOS, COMO FORMA DE EVITAR POSSÍVEIS TRANSTORNOS E ACIDENTES.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CRIAÇÃO DE UM SETOR RESPONSÁVEL POR PELA IMPLANTAÇÃO E FISCALIZAÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS AO  BEM-ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A REALIZAÇÃO DE ANÁLISE DA ÁGUA PARA CONSUMO HUMANO, NA LOCALIDADE DO MINUANINHO, BEM COMO, QUE ESTUDE A POSSIBILIDADE DE INSTALAR UM NOVO RESERVATÓRIO, AOS MOLDES DO JÁ EXSTENTE, VISANDO GARANTIR O ABASTECIMENTO DE ÁGUA POTÁVEL, TRAZENDO CONFORTO E BEM-ESTAR.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO QUE DISPONIBILIZE UM CURSO DE INFORMÁTICA BÁSICA PARA A POPULAÇÃO, VISANDO AMPLIAR AS PERSPECTIVAS DE TRABALHO, INCLUSIVE CONCURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A COLOCAÇÃO DE BANCOS NA PRAÇA CACO BLANCO, POR SE TRATAR DE LOCAL MUITO FREQUENTADO POR MUNÍCIPES E VISISTANTES, PRINCIPALMENTE POR SE TRATAR DE ÁREA PRÓXIMA AO TERMINAL E A PONTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANCIO QUE ESTUDE A VIABILIDADE DE ENVIAR PROJETO DE LEI AO PODER LEGISLATIVO PROPONDO A ISENÇÃO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO E PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO A UTILIZAÇÃO DO RECURSO DO VÍNCULO 07551121 EM MELHORIAS NA REDE PÚBLICA DE ENSINO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 17/02/2025, COM A FINALIDADE DE PRESTAR INFORMAÇÕES SOBRE O PL Nº 005/2025 QUE CONCEDE ABONO SALARIAL PARA ODONTÓLOGOS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBICA, ÀS 10H, DO DIA 27/02/2025, PARA A APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, RELATIVAS AO 3.º QUADRIMESTRE/2024, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, PARÁGRAFO 4.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE EDUCAÇÃO PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 17/02/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PL Nº 006/2025 QUE ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 108, DE 1º DE OUTUBRO DE 2002, DEVIDAMENTE ACOMPANHADO DA REGULAMENTAÇÃO DAS ATRIBUIÇÕES DO CARGO, BEM COMO, O GRAU DE INSTRUÇÃO EXIGIDO PARA PROVIMENTO NO CARGO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR A FARMÁCIA 24H NO POSTO DE SAÚDE DA COLÔNIA NOVA.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CONVOCAÇÃO DE REUNIÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, COM A FINALIDADE DE REALIZAR O LEVANTAMENTO DAS PERDAS ECONÔMICAS POR OCASIÃO DOS EFEITOS DA ESTIAGEM NA REGIÃO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CAPÃO DO LEÃO, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, DIA 20/02/2025, PARA PARTICIPAR DA 35.ª ABERTURA OFICIAL DA COLHEIRA DO ARRROZ</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A REALIZAÇÃO DE CAMPANHA COM O COMÉRCIO PARA A REVITALIZAÇÃO DO PASSEIO PÚBLICO NA ZONA COMERCIAL, ESPECIALMENTE, NA RUA 504, NO CENTRO DO MUNICÍPIO, POIS A PRINCESA DA FRONTEIRA, ALÉM DOS MUNÍCIPES É FREQUENTADA POR TURISTAS, PARA OS MAIS DIVERSOS FINS, ENTRE ELES, O TURISMO DE COMPRA, OBJETIVANDO FAVORECER A CIRCULAÇÃO DE PESSOAS, BEM COMO O DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O CERCAMENTO EM TORNO DO PARQUE FARROUPILHA, VISANDO PROPORCIONAR MAIOR SEGURANÇA E PRESERVAÇÃO DA ÁREA, TENDO EM VISTA AS FREQUENTES AÇÕES DE VANDALISMO NO LOCAL, CONSTANTEMENTE RECLAMADAS POR MUNÍCIPES.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, DE 19 A 21 DE FEVEREIRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO EVENTO “AS CÂMARAS MUNICIPAIS E O NOVO ART. 29ª DA CONSTITUIÇÃO FEDERAL: DESAFIOS E PERSPECTIVAS”, BEM COMO, CUMPRIR AGENDA NO IGAM.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA VIGILÂNCIA DO PARQUE FARROUPILHA, POIS, CONFORME RELATOS, TANTO OS RANCHOS QUANTO O CENTRO CULTURAL TRADICIONALISTA LUIS JORGE BRAGA SÃO FREQUENTEMENTE ALVOS DA AÇÃO DE LADRÕES E VÂNDALOS QUE DEPREDAM O LOCAL.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA PRAÇA  INFANTIL NA LOCALIDADE DO ASSENTAMENTO CONQUISTA DO JAGUARÃO, VISANDO PROPORCIONAR AOS MORADORES ATIVIDADES DE LAZER E PASSEIOS COM A FAMÍLIA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO QUE ESTUDE A POSSIBILIDADE DE TROCA DE PNEUS DOS EQUIPAMENTOS CEDIDOS À ASSOCIAÇÃO AGROPECUÁRIA DE PRODUTORES DE LEITE.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REDISTRIBUIÇÃO DAS VAGAS DA COMISSÃO TEMPORÁRIA DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, DE FORMA A ATENDER A PROPORCIONALIDADE PARTIDÁRIA ELENCADA NO ART. 66, § 3.º DO REGIMENTO INTERNO, TENDO EM VISTA QUE NÃO FORAM RESPEITADOS OS PRECEITOS REGIMENTAIS DA PROPORCIONALIDADE PARTIDÁRIA, ONDE, O MDB TERIA DIREITO A OCUPAR 02 DAS 05 VAGAS QUE A COMPÕEM.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DA RECOMENDAÇÃO DA UNIDADE CENTRAL DE CONTROLE INTERNO N.º 02/2023, VISANDO TOMAR CIÊNCIA DE DITAS RECOMENDAÇÕES, ESPECIALMENTE NO QUE SE REFERE À EVOLUÇÃO DA DESPESA PÚBLICA COM PESSOAL.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 19 A 21/02/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO CUMPRIR AGENDAS NO INCRA, BEM COMO, NO IGAM - INSTITUTO GAMMA DE ASSESSORIA, JUNTO COM A PRESIDENTE, PARA SANAR DÚVIDAS RELACIONADAS À GESTÃO.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DOS PROCESSOS Nº 091 E 092/2025.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA INFANTIL EM FRENTE À ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL DO JAGUARÃO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO QUE ESTUDE A TROCA DE PNEUS DOS TRATORES CEDIDOS À ASSOCIAÇÃO AGROPECUÁRIA DE PRODUTORES DE LEITE.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CAPÃO DO LEÃO, DIA 20/02/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR, JUNTO COM O VEREADOR RENATO SOUZA DA SILVA, DA 35.ª ABERTURA OFICIAL DA COLHEITA DO ARROZ E GRÃOS EM TERRAS BAIXAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR MEDIANTE PARCERIA COM INSTITUTO RENATO BORGHETTI DE CULTURA E MÚSICA (IRB), O PROJETO FÁBRICA DE GAITEIROS, QUE VISA DISPONIBILIZAR, GRATUITAMENTE, NAS ESCOLAS MUNICIPAIS O ACESSO DE CRIANÇAS E JOVENS DE 07 A 15 ANOS, AO APRENDIZADO DA GAITA DE OITO BAIXOS, COMO É COMUMENTE CHAMADO NA CULTURA DO RS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A AMPLIAÇÃO DE HORAS DE TRABALHO NAS PROPRIEDADES BENEFICIADAS PELO PROGRAMA DE LIMPEZA DE AÇUDES, COM ESPECIAL ATENÇÃO AOS PISCICULTORES, DEVIDO A PERDA DE PRODUÇÃO EM CONSEQUÊNCIA DA ESTIAGEM.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE CUIDADOR DE IDOSOS, TENDO EM VISTA A DEMANDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, EM CONFORMIDADE COM O ART. 108, § 11, DO REGIMENTO INTERNO, A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 041/2025.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES ACERCA DO SERVIÇO EXTRAORDINÁRIO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXEPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE ADQUIRIR UM KIT TÁTICO DE APH PARA A BRIGADA MILITAR DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A CONSTRUÇÃO DE UMA VIA DE ACESSO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A REALIZAÇÃO DE PALESTRA SOBRE O ENFRENTAMENTO DA FIBROMIALGIA, EM ALUSÃO AO ADIA INTERNACIONAL DA MULHER, COMEMORADO NO MÊS DE MARÇO, VISANDO A CONSCIENTIZAÇÃO DA POPULAÇÃO SOBRE A COMPLEXIDADE DA DOENÇA.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA REUNIÃO ORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, BEM COMO, NA SESSÃO ORDINÁRIA DO DIA 24/02/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE DISPONHA DE UMA PATRULHA AGRÍCOLA, SOB SEU COMANDO, PARA ATENDIMENTO DOS PEQUENOS PRODUTORES QUE NÃO INTEGRAM AS ASSOCIAÇÕES DE PRODUTORES ATUANTES, ESPECIALMENTE OS PRÓXIMOS À SEDE DO MUNICÍPIO, AINDA QUE SEM PREJUÍZO DA EXISTÊNCIA EM OUTRAS LOCALIDADES MAIS DISTANTES, POIS, ESTES NÃO POSSUEM VÍNCULO COM NENHUMA DAS ASSOCIAÇÕES EXISTENTES, PARA REALIZAÇÃO DE SERVIÇOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO O CONSERTO DA PARADA DE ÔNIBUS LOCALIZADA EM FRENTE À RESIDÊNCIA DO SR. FLÁVIO HUBERT, NA ESTRADA EM DIREÇÃO AO ASSENTAMENTO SANTA VITÓRIA.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DO CONVÊNIO COM A ASSOCIAÇÃO DOS ESTUDANTES DO ENSINO MÉDIO, RESPONSÁVEL PELO TRANSPORTE DOS ESTUDANTES DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 11 A 14 DE MARÇO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO ''XX ENCONTRO PARLAMENTAR PARA VEREADORES E SERVIDORES DE CÂMARAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 10 A 14/03/025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO "50.º ENCONTRO DE LEGISLATIVOS: CAPACITAÇÃO EM GESTÃO, TRANSPARÊNCIA E FISCALIZAÇÃO", PROMOVIDO PELO INLEGIS"</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, DIA 07/05/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 10 A 14/03/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E COMBUSTÍVEL PARA LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, VISANDO PARTICIPAR DO "50.º ENCONTRO DE LEGISLATIVOS: CAPACITAÇÃO EM GESTÃO, TRANSPARÊNCIA E FISCALIZAÇÃO", PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, NO DIA 07 DE MARÇO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>Adriana Machado Teixeira</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA  SESSÃO PLENÁRIA ORDINÁRIA E NAS REUNIÕES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL,  DO DIA 10/03/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA USO DO VEÍCULO OFICIAL,  PARA VIAJAR A CANDIOTA/RS, DIA 07/03/2025, COM A FINALIDADE DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO Nº 129/2025.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 10 A 14 DE MARÇO DE 2025 A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO 50º ENCONTRO DE LEGISLATIVOS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A NÃO ME TOQUE/RS, DIAS 13 E 14/03/2025, A SERVOÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, COM A UTILIZAÇÃO DO VEÍCULO OFICIAL, VISANDO PARTICIPAR DA AUDIÊNCIA PÚBLICA, SOBRE OS PROJETOS DE LEI N.º 341/2025, DO DEPUTADO PEDRO WESTPHALEN E PPL N.º 320/2025, DE AUTORIA DO SENADOR LUIS CARLOS HEINZE, SOBRE A SECURITIZAÇÃO, A SER REALIZADO NO AUDITÓRIO CENTRAL DA EXPODIRETO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 25 E 28/03, E A BRASÍLIA/DF, DIAS 26 E 27/03/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, ADIANTAMENTO PARA GASTOS COM PASSAGENS, BEM COMO, A DISPONIBILIDADE DO VEÍCULO OFICIAL, COMO MOTORISTA, PARA, A CONVITE DO DEPUTADO ESTADUAL ADÃO PRETTO FILHO, INTEGRAR A COMITIVA DE PREFEITOS, VEREADORES E SECRETÁRIOS MUNICIPAIS EM AGENDA A SER REALIZADA, NA CAPITAL FEDERAL, VISANDO ENCAMINHAR DEMANDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf</t>
   </si>
   <si>
     <t>REQUER  AUTORIZAÇÃO PARA VIAJAR A MONTEVIDÉU/ROU, DE 16 A 19/03/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESA COM LOCOMOÇÃO, COM A FINALIDADE DE CUMPIR AGENDA DO CONSÓRCIO INTERNACIONAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DA BACIA DO RIO JAGUARÃO - CIDEJA, CONFORME ANEXO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA C OMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DIA 17/03/2025,EM VIRTUDE DE CUMPIMENTO DE AGENDAS  NA CIDADE DE MONTEVIDÉU.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADESÃO AO PROGRAMA NACIONAL DE HABITAÇÃO RURAL - PNHR, VIABILIZADO ATRAVÉS DO MINISTÉRIO DAS CIDADES E CUJO OBJETIVO É OFERTAR A AGRICULTORES FAMILIARES E TRABALHADORES RURAIS, A POSSIBILIDADE DE CONSTRUIR OU REFORMAR RESIDÊNCIA, COM ISSSO, REDUZINDO O DÉFICIT HABITACIONAL RURAL, INCENTIVANDO A PERMANÊNCIA DA FAMÍLIA NO CAMPO COM MORADIA DIGNA.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA, EM  LOCAIS COMO COLÔNIA NOVA E RINCÃO DOS CRAVOS,  TENDO COMO REFERÊNCIAS AS RESIDÊNCIAS DOS SENHORES, : _x000D_
 - VANDERLEI CARDOSO; - JOÃO CARLOS CARDOSO; - SRA. ANDREIA RIBEIRO; -  DEIMESON BRIÃO; - SRA. ANDRESSA BRASIL; CÁSSIO ENS; - IVAL MORALES E IGREJA O PODER DA FÉ.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA UTILIZAR O VEÍCULO OFICIAL DA CÂMARA NO DIA 24 DE MARÇO DE 2025, COM A FINALIDADE DE PARTICIPAR DO ATO DE INAUGURAÇÃO DA PONTE SOBRE O RIO JAGUARÃO, NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO ALTERAÇÃO NA LEI MUNICIPAL N.º 1.317/2014, DOS ATUAIS 75% DE GRATIFICAÇAO PELO EXERCÍCIO DE ATIVIDADE DE NATUREZA ESPECIAL, PARA 90%, DO SALÁRO BÁSICO,  PARA OSE SERVIDORES QUE EXERÇAM  SUAS FUNÇÕES NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA PARTICIPAR DE REUNIÃO DA COORDENAÇÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, DIA 28/03/2025, EM CANDIOTA/RS, CONFORME CONVOCAÇÃO EM ANEXO,  COM RECEBIMENTO DE DIÁRIAS E DESPESAS DE DESLOCAMENTO</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO MEDIDAS EM PROL DA REGULARIZAÇÃO FUNDIÁRIA URBANA ((REURB) NA SEDE DO MUNICÍPIO, RATIFICANDO O TEOR DO REQUERIMENTO PROTOCOLADO SOB N.º 428/2022, CUJA RESPOSTA FOI ENCAMINHADA  MEDIANTE OF. GAB. N.º 443/2022, AINDA SEM AÇÕES ADEQUADAS,  VISTO QUE O MUNICÍPIO POSSUI ÁREAS IRREGULARES QUE PRECISAM DE ATUAÇÃO EFETIVA DO PODER PÚBLICO, ALÉM DISSO, A INCORPORAÇÃO DOS NÚCLEOS HABITACIONAIS INFORMAIS AO ORDENAMENTO TERRITORIAL URBANO E A RESPECTIVA TITULAÇÃO SÃO DE SUMA IMPORTÂNCIA E DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO ANTEPROJETO DE LEI QUE "INSTITUI O INCENTIVO FISCAL DE REDUÇÃO DO ITBI NO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DO ART. 117, DO REGIMENTO INTERNO, CÓPIA DO PROTOCOLO N.º 179/2025, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, ÀS 09H15MIN., DO DIA 07/04/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PL. N.º 015/2025, QUE "INSTITUI O PROGRAMA DE INCENTIVO À DEMISSÃO VOLUNTÁRIA DE SERVIDROES PÚBLICOS DO PODER EXECUTIVO", NO QUE DIZ RESPEITO AO NÚMERO DE POSSÍVEIS INTERESSADOS, CUSTO QUE PODERÁ REPRESENTAR, SE ALGUM SERVIDOR JÁ MANIFESTOU INTERESSE NO PROGRAMA E OUTRAS QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, ÀS 09H45MIN., DO DIA 07/04/2025, VISANDO PRESTAR INFORMAÇÕES SOBRE O PL N.º 016/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1873/2022", NO QUE DIZ RESPEITO AOS CRITÉRIOS UTILIZADOS PARA DEFINIÇÃO DOS MÓDULOS, MÉTODO DE COMPROVAÇÃO DE RENDA EXCLUSIVAMENTE DO PRODUTOR, BEM COMO, INFORMAÇÕES QUANTO AO CÁLCULO DOS VALORES APLICADOS, CONFORME ANEXO I DA REFERIDA LEI E OUTRAS QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 02 E 03/04/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DAS AGENDAS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, TAIS COMO: SECRETARIAS DE AGRICULTURA, PECUÁRIA, PRODUÇÃO SUSTENTÁVEL E IRRIGAÇAÇÃO; DE HABTAÇÃO E REGULARIZAÇÃO FUNDIÁRIA; DE SEGURANÇA PÚBLICA E DE LOGÍSTICA A TRANSPORTE, ALÉM DE BRIGADA MILITAR, POLÍCIA CIVEL, DNIT E DAER.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 01 A 03 DE ABRIL DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE CUMPRIR AGENDAS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf</t>
   </si>
   <si>
     <t>REQUER ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO EM VEÍCULO PRÓPRIO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO QUE ESTUDE A POSSIBILIDADE DE AMPLIAR BENEFÍCIOS AOS SERVIDORES, TAIS COMO: 1) CONCEDER 180 DIAS DE LICENÇA-MATERNIDADE À SERVIDORA GESTANTE OU ADOTANTE, AO INVÉS DOS ATUAIS 120 DIAS; 2) CONCEDER LICENÇA-PATERNIDADE DE 30 DIAS, AO INVÉS DOS ATUAIS 05 DIAS CONSECUTIVOS; - 3) CONCEDER AUXÍLIO-ALIMENTAÇÃO AO SERVIDOR DURANTE AS FÉRIAS REGULAMENTARES, LICENÇAS SAÚDE, MATERNIDADE E PATERNIDADE; 4) INSTITUIR FOLGA REMUNERADA NO DIA DO ANIVERSÁRIO, VISANDO PROMOVER A CONCILIAÇÃO ENTRE VIDA PROFISSIONAL E FAMILIAR, BEM COMO, A VALORIZAÇÃO DOS SERVIDORES.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A INSTALAÇÃO DE DISPOSITIVOS DE RASTREAMENTO EM TODOS  OS VEÍCULOS MUNICIPAIS, PERMITINDO O CONTROLE E REGISTRO DE DESLOCAMENTOS REALIZADOS, COM O OBJETIVO DE COIBIR O USO INDEVIDO DOS MESMOS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE ALTERAR A LEI MUNICIPAL N.º 1.746/2019, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS, VISANDO MAJORAR O VALOR, DOS ATUAIS R$25,00 PARA R$30,00, COM O INTUITO DE ESTÍMULO E  VALORIZAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE BUEIROS NA ENTRADA DO HARAS SANTA JULIETA, NA ESTRADA DO MINUANO/COLÔNIA NOVA, PRÓXIMO AO ANTIGO ENGENHO DO IRACI NUNES, VISANDO GARANTIR O ESCOAMENTO DAS ÁGUAS PLUVIAIS E EVITAR A ABERTURA DE VALAS E DETERIORAÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM ÔNIBUS E DESPESA COM HOSPEDAGEM PARA OS PRODUTORES DO MUNICÍPIO, COM A FINALIDADE DE PARTICIPAR DO EVENTO AGROLEITE 2025 NO PARANÁ.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO MUNICIPAL A COMPARECER NA REUNIÃO DA COMISSÃO NO DIA 14/04/2025, PARA PRESTAR ESCLARECIMENTOS ACERCA DO PROJETO DE LEI Nº 014/2025 - "ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL, INSTITUÍDO E ADMINISTRADO PELA FAMURS, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BRASIÍLIA/DF DE 05 A 08/05/2025 E PORTO ALEGRE/RS, DIAS 05, 08 E 09/05/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO, COM A FINALIDADE DE CUMPRIR AGENDAS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUA E COMBATE AOS EFEITOS DAS ESTIAGENS E DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DA BACIA DO RIO JAGUARÃO, EM ANEXO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE PAGAMENTO DE RESCISÃO EM DEZEMBRO/2024, BEM COMO, RELAÇÃO DOS CARGOS EXONERADOS, POR CENTRO DE CUSTO, NESSE PERÍODO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO AS MANIFESTAÇÕES DA PROCURADORIA JURÍDICA E DA UNIDADE CENTRAL DO CONTROLE INTERNO, NA FORMA DE AUDITORIA DE CONFORMIDADE LEGAL, SOBRE AS EXONERAÇÕES DOS SERVIDORES OCUPANTES DE CARGOS EM COMISSÃO, INCLUSIVE SECRETÁRIOS MUNICIPAIS, EM DEZEMBRO/2024, COM O OBJETIVO DE VERIFICAR SE O ORDENAMENTO LEGAL, QUE AMPAROU CADA EXONERAÇÃO E O RESPECTIVO PAGAMENTO DA INDENIZAÇÃO, FOI EFETIVAMENTE OBSERVADO PELA GESTÃO.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Renato Souza da Silva, Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE RETORMAR O DESFILE CÍVICO ALUSIVO AO 07 DE SETEMBRO-INDEPENDÊNCIA DO BRASIL, COM A PARTICIPAÇÃO DAS ESCOLAS MUNICIPAIS, ESTADUAL, ENTIDADES, ASSOCIAÇÕES, CORPORAÇÕES MILITARES E CIVIS, VISANDO COLABORAR PARA O EXERCÍCIO DA CIDADANIA, POR MEIO DO RESPEITO À PÁTRIA E SEUS SÍMBOLOS.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO QUE AVALIE A POSSIBILIDADE, DE ACORDO COM AS DIRETRIZES DA GESTÃO, DE MANIFESTAR INTERESSE NO "PROGRAMA CENTRO DIA PARA PESSOAS IDOSAS ", DO GOVERNO DO ESTADO, QUE É DESTINADO A OFERTAR SERVIÇO DEE PROTEÇÃO SOCIAL ESPECIAL PARA PESSOAS COM DEFICIÊNCIA , IDOSAS E SUAS FAMÍLIAS, VISANDO PROPORCIONAR ACOLHIMENTO E CONVIVÊNCIA DESSAS PESSOAS, CUJAS FAMÍLIAS NÃO POSSUEM CONDIÇÕES DE PROVER ESSES CUIDADOS DURANTE TODO DIA, OU PARTE DELE.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DO SERVIÇO DE LIMPEZA DE AÇUDES, ,  REALIZADO PELA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, DURANTE O EXERCÍCIO/2024, TAIS COMO: 1) - N.º DE PRODUTORES, POR LOCALIDADE, QUE SOLICITARAM O SERVIÇO; 2) - N.º DE ATENDIMENTOS REALIZADOS, BEM COMO, QUANTOS ESTÃO AGUARDANDO ATENDIMENTO; 3) - QUAL A FORMA ESTABELECIDA PARA REQUISIÇÃO DO SERVIÇO E OS CRITÉRIOS DETERMINANTES NA ORDM DE CLASSIFICAÇÃO PARA ATENDIMENTO; 4) - N.º TOTAL DE PRODUTORES, SEPARADOS POR CATEGORIAS (PEQUENO, MÉDIO E GRANDE)</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PROCESSO SELETIVO PARA CONTRATAÇÃO EMERGENCIAL DE OFICIAL ADMINISTRATIVO, SENDO: A) - QUANTIDADE DE INSCRITOS, BEM COMO, A RELAÇÃO NOMINAL; B) - CANAIS UTILIZADOS PARA A DIVULGAÇÃO DO PROCESSO, COM OS RESPECTIVOS COMPROVANTES DE PUBLICAÇÃO; C) - TOTAL DE INSCRIÇÕES HOMOLOGADAS COM A RESPECTIVA RELAÇÃO NOMINAL; D) - CRITÉRIOS UTILIZADOS PARA AVALIAÇÃO DOS CANDIDATOS; E) - QUAL SERVIDOR DESEMPENHAVA A FUNÇÃO, QUE ORIGINOU A VAGA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Liziane Jardim, Renato Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DE DOCUMENTOS A CERCA DO PAGAMENTO DE SERVIÇO EXTRAORDINÁRIO, EM COMPLEMENTO AO OFÍCIO N.º 113/2025, PROTOCOLADO SOB N.º 178/2025, SOLICITADO PELO REQUERIMENTIO N.º 114/2025, COMO SEGUE: 1)  CÓPIA DO ATO AUTORIZATIVO PARA EXECUÇÃO DO SERVIÇO, NOS MESES DE DEZEMBRO/2024 E JANEIRO/2025, EM CADA SECRETARIA,CONFORME ITEM 01, DO CITADO OFÍCIO; 2) CÓPIA DAS JUSTIFICATIVAS DOS RESPECTIVOS SERVIÇOS, CONFORME ITEM 4; 3) MANIFESTAÇÃO DA PROCURADORIA JURÍDICA, SE HOUVER, SOBRE O REGRAMENTO QUE AMPARA O PAGAMENTO DE HORAS-EXTRAS AOS SERVIDORES OCUPANTES DE CARGO EM COMISSÃO, CONFORME ITEM 6, DA RESPOSTA, ANTES REFERIDA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BRASIÍLIA/DF DE 05 A 08/05/2025 E PORTO ALEGRE/RS, DIAS 05, 08 E 09/05/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS  COM LOCOMOÇÃO, COM A FINALIDADE DE CUMPRIR AGENDAS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUA E COMBATE AOS EFEITOS DAS ESTIAGENS E DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DA BACIA DO RIO JAGUARÃO, EM ANEXO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DA OFERTA DE VAGAS EM CRECHE PARA CRIANÇAS DE ZERO A TRÊS ANOS, TAIS COMO: 1) HÁ PLANOS E PROJETOS EM ANDAMENTO PARA A OFERTA DE VAGAS EM CRECHE: CASO AFIRMATIVO, QUAL É O CRONOGRAMA E OS RECURSOS ALOCADOS PARA A IMPLEMENTAÇÃO? 2) - QUAIS SÃO OS MÉTODOS UTILIZADOS NA BUSCA DA POPULAÇÃO ALVO? EM QUE PERÍODO FOI  REALIZADA TAL BUSCA?</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR - PNAE, TAIS COMO: 1) QUAIS PRODUTORES (AGROINDÚSTRIAS OU INDÚSTRIAS)  E SUAS LOCALIZAÇÕES, FORNECEM ALIMENTAÇÃO ESCOLAR PAGOS COM RECURSOS DO PROGRAMA E PRÓPRIOS.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA REUNIÃO ORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL DO DIA 14/04/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ATUALIZAÇÃO DO ANEXO I QUE ACOMPANHA O PROJETO DE LEI Nº 016/2025.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O IMPACTO FINANCEIRO ACERCA DO PL N.º 021/2025, QUE ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2025"</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJA ENCAMINHADO O IMPACTO FINANCEIRO E A PREVISÃO PREVISÃO NA LDO - LEI MUNICIPAL N.º 2107/2024, ACERCA DO PL N.º 022/2025, QUE ALTERA O COEFICIENTE  DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO"</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL N.º 024/2025, QUE ALTERA PARCIALMENTE A LEI  MUNICIPAL N.º 109/2002, TAIS COMO: - QUEM ANALISARÁ A PROVA DE DESEMPENHO DIDÁTICO? - NÃO SENDO A BANCA ORGANIZADORA, QUEM O FARÁ, INDICANDO A RELAÇÃO NOMINAL DOS INDICADOS PARA AVALIAÇÃO PROPOSTA; - OUTRAS QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL N.º 026/2025, QUE INSTITUI O PROGRAMA DE RECUPERÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA/2025, TAIS COMO: - APRESENTAÇÃO DE IMPACTO ORÇAMENTÁRIO FINANCEIRO; - PREVISÃO NA LDO E LOA, PARA A RESPECTIVA RENÚNCIA DE RECEITA E MEDIDAS DE COMPENSAÇÃO, NOS MOLDES DO ART. 14, DA LEI COMPLEMENTAR N.º 101/2000; - QUAIS DÉBITOS ESTÃO INCLUÍDOS NO RESPECTIVO PARCELAMENTO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Liziane Jardim, Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A SITUAÇÃO CADASTRAL DOS ASSENTAMENTOS ESTADUAIS NO MUNICÍPIO, QUAIS SEJAM: - QUANTAS FAMÍLIAS ESTÃO ATUALMENTE ASSENTADAS; - SE HÁ ALGUMA CAMPANHA OU PROGRAMA GOVERNAMENTAL VISANDO A REGULARIZAÇÃO FUNDIÁRIA DESSES ASSENTAMENTOS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE ADESÃO AO PROGRAMA ASSENTAMENTO LEGAL, JUNTO A  SECRETARIA DE HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA - SEHAB, VISANDO PROMOVER MAIOR AGILIDADE E EFETIVIDADE NA REFERIDA  REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE CUIDADOR DE IDOSOS, VISANDO GERAR EMPREGO E FONTE DE RENDA, DADA A DEMANDA NO MUNICÍPIO, BEM COMO, A CAPACITAÇÃO DE PROFISSIONAIS PARA PRESTAR  ASSISTÊNCIA E ASSEGURAR O BEM-ESTAR DA PESSOA IDOSA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLCIITANDO CÓPIA DOS PLANOS DE TRABALHO DOS SEGUINTES RECURSOS: - 07001122 - MDR - PROPOSTA 8669/2020; - 07001133 - PLANO DE AÇÃO N.º 09032021-009616/21; - 07061151 - PLANO DE AÇÃO N.º 09032023-034247/2023; - 07001158 - DEFESA CIVIL - DECRETO MUNICIPAL 2478/2024; - 07001153 - MIDR CONTRATO DE REPASSE 955545/2023; - 26014505 - INVESTIMENTOS NA REDE DE SERVIÇOS DE SAÚDE PÚBLICA, PROPOSTA N.º 12147428000124001, A FIM DE ACOMPANHAR DE FORMA EFICAZ E APLICAÇÃO DOS REFERIDOS RECURSOS, DEVIDO A RELEVÂNCIA DA TRANSPARÊNCIA NA GESTÃO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEIDENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, SUGERINDO A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O MAIS BREVE POSSÍVEL, PARA PRESTAR INFORMAÇÕES SOBRE A SITUAÇÃO DAS RUAS DA SEDE, ESPECIALMENTE NO QUE SE REFERE ÀS OBRAS DE CALÇAMENTO E DRENAGEM FLUVIAL.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DO PROJETO OU TERMO DE REFERÊNCIA QUE SERVIRÁ DE BASE PARA APLICAÇÃO DO RECURSO DESTINADO ATRÁVES DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA - INCRA, COM A FINALIDADE DE RECUPERAÇÃO DAS ESTRADAS DO ASSENTAMENTO CONQUISTA DO JAGUARÃO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR HERVAL E PEDRAS ALTAS/RS, DIA 23/04/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A LIBERAÇÃO DO VEÍCULO OFICIAL, VISANDO PARTICIPAR DE REUNIÃO, COMO COORDENADORA DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, OPORTUNIDADE EM QUE SERÃO DEFINIDAS AS AÇÕES A SEREM REALIZADAS EM VIAGEM A BRASÍLIA/DF, EM MAIO/2025.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS, DIA 25/04/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIPAR DA ASSEMBLEIA ORDINÁRIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS, DIA 25/04/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS, NO DIA 25/04/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA ORDINÁRIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E CONVIDANDO O PREFEITO MUNICIPAL PARA COMPARECER NA REUNIÃO, DA COMISSÃO, PREFERENCIALMENTE, ÀS 10H45MIN., DO DIA 05/05/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PL N.º 030/2025, QUE "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$188.991,31, TAIS COMO: - QUANTOS PRODUTORES RURAIS FORAM BENEFICIADOS COM OS RECURSOS DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL; - O QUE REPRESENTA O MONTANTE DESSE RECURSO; - OUTRAS INFORMAÇÕES QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE NOVO PONTO DE ILUMINAÇÃO PÚBLICA, NA LOCALIDADE DO RINCÃO DO CRAVOS, EM FRENTE À RESIDÊNCIA DO SR. EVERTON SOUZA PEREIRA, PRÓXIMO A IGREJA, O PODER DA FÉ.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>CIDBES - Comissão de Infraestrutura, Desenv. e Bem Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, E CONVIDANDO O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, PARA COMPARECER  NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, ÀS 13H15MIN., DO DIA 12/05/2025, PARA PRESTAR INFORMAÇÕES SOBRE A CONSERVAÇÃO E MANUTENÇÃO DAS RUAS DA SEDE, EM ATENDIMENTO AO REQUERIMENTO N.º 257/2025, DE AUTORIA DA VEREADORA LIZIANE JARDIM.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO,  JUSTIÇA E REDAÇÃO FINAL, DIA 05/05/2025, EM VIRTUDE DE CUMPRIMENTO DE AGENDAS EM BRASÍLIA/DF.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE ANTEPROJETO, SOLICITANDO QUE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NOSSA SENHORA DAS GRAÇAS, PASSE A SER DENOMINADA "ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NÚBIA JULIANI", EDUCADORA ESTA, MERECEDORA DE HOMENAGENS QUE DEVERIAM IR ALÉM DA DENOMINAÇÃO DE UMA ESCOLA, POR SUA LIDERANÇA VISANDO O DESENVOLVIMENTO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 06 A 09/05/2025, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO, PARA PARTICIPAR DO CURSO GESTÃO E FISCALIZAÇÃO DE CONTRATOS NA NOVA LEI DE LICITAÇÕES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 06 A 09/05/2025, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIPAR DO CURSO GESTÃO E FISCALIZAÇÃO DE CONTRATOS NA NOVA LEI DE LICITAÇÕES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE OS GASTOS DE HORAS MÁQUINAS COM SERVIÇOS DE TERCEIROS, NA AÇÃO DE MANUTENÇÃO DAS ESTRADAS MUNICIPAIS, ESPECIFICAMENTE, QUANTO A TABELA DISCRIMINADA DA TAXA/HORA DOS SERVIÇOS COM MOTONIVELADORAS, ROLO COMPACTADOR, RETROESCAVADEIRA, ESCAVADEIRA HIDRÁULICA, TRATOR ESTEIRA E TRANSPORTE COM CAMINHÃO BASCULANTE, VISANDO COMPREENDER A APLICAÇÃO DO MONTANTE DE R$4.148.543,89, GASTOS COM A RECUPERAÇÃO DA MALHA VIÁRIA, FACILMENTE ENCONTRADO NO BALANÇODE 2024.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 05 A 09/05/2025, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO, PARA PARTICIPAR DO CURSO GESTÃO E FISCALIZAÇÃO DE CONTRATOS NA NOVA LEI DE LICITAÇÕES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 05 A 09/05/2025, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DO CURSO GESTÃO E FISCALIZAÇÃO DE CONTRATOS NA NOVA LEI DE LICITAÇÕES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, DE 05 A 09 DE MAIO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE PARTICIPAR DO CURSO GESTÃO E FISCALIZAÇÃO DE CONTRATOS PELA NOVA LEI DE LICITAÇÕES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA USO DO VEÍCULO DA CÂMARA MUNICIPAL, EM VIAGEM A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIIVO, SUGERINDO A REALIZAÇÃO DE CERTAME PARA A CRIAÇÃO DO HINO MUNICIPAL, COM O INTUITO DE FORTALECER O SENTIMENTO PATRIÓTICO, A GRANDEZA E AS POTENCIALIDADES DO MUNICÍPIO, PROMOVENDO O ENVOLVIMENTO DA POPULAÇÃO NESSE PROCESSO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DO PL N.º 027/2025, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO, TAIS COMO: - ESTATUTO REGISTRADO, DO SINDICATO DO TRABALHADORES RURAIS DE BAGÉ, CANDIOTA, HULHA NEGRA ACEGUÁ E PEDRAS ALTAS; - PLANO DE TRABALHO, DESTINADO A UTIIZAÇÃO DE DITOS EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES COMPLEMENTARES SOBRE O PROJETO DE LEI N.° 026/2025.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE BUEIROS NA CURVA LOGO APÓS A PONTE, NA LOCALIDADE DA SANGA DO PEIXE, TENDO COMO PONTO DE REFERÊNCIA A RESIDÊNCIA DO SR. LUIS MÁRIO LOPES, EM RAZÃO DOS RECORRENTES PROBLEMAS CAUSADOS PELO ESCOAMENTO INADEQUADO DAS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSOS PROFISSIONALIZANTES PARA POPULAÇÃO, NAS ÁREAS DE PINTURA EM TECIDO, CONFECÇÃO DE FLORES ARTESANAIS, CARPINTARIA, CONFEITARIA, CABELEREIRO, MANICURE E PEDICURE , COSIDERANDO QUE A OFERTA DESSAS CAPACITAÇÕES CONTRIBUIRÁ PARA O AUMENTO DA QUALIFICAÇÃO PROFISSIONAL, PROPORCIONANDO NOVAS OPORTUNIDADES DE GERAÇÃO DE EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO REITERANDO O TEOR DO REQUERIMENTO N. ° 192/2025, QUE ENCAMINHA ANTEPROJETO DE LEI QUE "INSTITUI O INCENTIVO FISCAL DE REDUÇÃO DO ITBI NO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Liziane Jardim, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Renato Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf</t>
   </si>
   <si>
     <t>REQUER APÓS OUVIDO O COLENDO PLENÁRIO, A CRIAÇÃO DE FRENTE PARLAMENTAR DE APOIO À PRODUÇÃO DE ENERGIA EÓLICA, NOS TERMOS DO ART. 78-A , DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Cláudio Jesus Silva Perez, Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FORMALIZAR PARCERIA COM O DETRAN/RS, COM A FINALIDADE DE DISPONIBILIZAR, DE FORMA PERIÓDICA, SERVIÇOS DE AUTOESCOLA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 28/05/2025, PARA A APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, REFERENTES AO 1.º QUADRIMESTRE DE 2025, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, § 4.º DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS IMPRESSAS DOS PROJETOS DE LEI QUE BAIXAM PARA AS COMISSÕES PERMANENTES DURANTE AS SESSÕES PLENÁRIAS ORDINÁRIAS, COM A FINALIDADE DE ACOMPANHAR OS TRABALHOS COM MAIOR FACILIDADE, CONSIDERANDO QUE A DISPONIBILIDADE DE CÓPIAS IMPRESSAS FACILITARÁ A LEITURA, DISCUSSÃO E APROVAÇÃO DOS PROJETOS.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES COMPLEMENTARES SOBRE O REQUERIMENTO PROTOCOLADO SOB N.º 238/2025, RESPONDIDO. INSATISFATORIAMENTE. ATRAVÉS DO OF. GAB. N.º 161/2025.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE AS MATRÍCULAS DE ALUNOS NA ESCOLA MUNICIPAL NOSSA SENHORA DAS GRACAS, TAIS COMO: O TOTAL DE ALUNOS  MATRICULADOS NO PRIMEIRO ANO DO ENSINO FUNDAMENTAL E O TOTAL DE ALUNOS MATRICULADOS NA EDUCAÇÃO INFANTIL NAS MODALIDADES PRÉ-ESCOLA E CRECHE, COM DETALHAMENTO POR FAIXA ETÁRIA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Liziane Jardim, Tiago Arce</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL-CIDBES, SUGERINDO O CONVITE AOS RESPONSÁVEIS PELO INSTITUTO BEM-ESTAR ANIMAL MAIA E BENJAMIM, PARA ESTAREM PRESENTES NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, NO DIA 16/06/2025, ÀS 13H15MIN., COM A FINALIDADE DE APRESENTAR O TRABALHO REALIZADO PELA ENTIDADE EM PROL DO BEM-ESTAR ANIMAL E SEUS REFLEXOS NA COMUNIDADE.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO ANTEPROJETO DE LEI QUE "DISPÕE SOBRE A REGULAMENTAÇÃO DA EMISSÃO DE SONS E RUÍDOS EXCESSIVOS NO MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, DIA 30/05/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO DE DESPESAS EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO COM O SENHOR JOÃO NUNES RAMIS, QUE FOI RESPONSÁVEL PELA INSTALAÇÃO DO PARQUE EÓLICO DE CERRO CHATO, EM SANT'ANA DO LIVRAMENTO/RS, PARA TRATAR SOBRE ENERGIA EÓLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PIRATINI/RS, DIA 02/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO DE DESPESAS EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA, COM A SEGUINTE PAUTA: - PROJETO RODOVIA TRANSCAMPESINA; - SIMPÓSIO DE PAVIMENTAÇÃO URBANA (UNICAMP); - ARP - ATA DE REGISTRO DE PREÇOS; - ASSUNTOS DIVERSOS.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, BEM COMO, NA SESSÃO PLENÁRIA DO DIA 02/06/2025, TENDO EM VISTA VIAGEM A PIRATINI/RS, PARA, NA CONDIÇÃO DE COORDENADORA DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, PARTICIPAR DA REUNIÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGUARÃO - CIDEJA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE CARGOS EM COMISSÃO, SENDO: NÚMERO DE CARGOS EM COMISSÃO EXISTENTES NO QUADRO DA PREFEITURA? NÚMERO DE CARGOS EM COMISSÃO QUE ESTÃO PROVIDOS NO PODER EXECUTIVO?</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIA 09/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIAR DO SEMINÁRIO REGIONAL DA RG6: CAMPANHA E FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NAS REUNIÕES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, DO DIA 09/06/2025, EM VIRTUDE DE VIAGEM A BAGÉ/RS, PARA PARTICIPAR DE SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 05/06/2025,  A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIAS 09 E 10/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E  FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL,  DIA 09/06/2025,  PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E  FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS,.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE INFRAESTRURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, DIA 09/06/2025, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS,.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 05/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, PARA PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIAS 09 E 10/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL PARA DESLOCAMENTO, EM VEÍCULO PRÓPRIO, VISANDO PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE INFRAESTRURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, DIA 09/06/2025, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIA 09/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL PARA DESLOCAMENTO, EM VEÍCULO PRÓPRIO, VISANDO PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DIA 09/06/2025, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 05/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, DESPESAS DE DESLOCAMENTO, EM VEÍCULO PRÓPRIO, PARA PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DIA 09/06/2025, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS,.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO VIAJAR A PORTO ALEGRE/RS, DIAS  10 E 11/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, VISANDO  CUMPRIR AGENDAS NA SECRETARIA ESTADUAL DE AGRICULTURA, GABINETE DE DEPUTADO FEDERAL MÁRCIO BOLCHI, DAER E GABINETE DO VICE-GOVERNADOR DO ESTADO._x000D_
 _x000D_
 _x000D_
 _x000D_
 .</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DIA 09/06/2025, PARA PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE, NA CIDADE DE BAGÉ/RS,.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO VIAJAR A PORTO ALEGRE/RS, DIAS 10 E 11/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, VISANDO CUMPRIR AGENDAS NA SECRETARIA ESTADUAL DE AGRICULTURA, GABINETE DE DEPUTADO FEDERAL MÁRCIO BOLCHI, DAER E GABINETE DO VICE-GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA USO DO VEÍCULO OFICIAL DA CÂMARA PARA VIAJAR A HULHA NEGRA/RS, NO DIA 05 DE JUNHO DE 2025, A SERVIÇO DO MANDATO, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIA 09/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS  VISANDO PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO ANTEPROJETO DE LEI QUE "INSTITUI O PROGRAMA MUNICIPAL DE CASTRAÇÃO E MICROCHIPAGEM DE ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 09 A 13 DE JUNHO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM LOCOMOÇÃO, A FIM DE PARTICIPAR DO CURSO MÓDULO ESTENDIDO: ROTINAS PRÁTICAS DE GABINETE PARA VEREADORES, ASSESSORES E SERVIDORES, PROMOVIDO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO Nº 01/2025.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ NO DIA 10 DE JUNHO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DO SEMINÁRIO REGIONAL DA RF6: CAMPANHA E FRONTEIRA OESTE.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A FORMALIZAÇÃO DE CONVÊNIO COM ESCOLAS TÉCNICAS URUGUAIS, ESPECIALMENTE A UTU, AUTORIZADOS PELAS LEIS N. ° 16.890/1997 E 18.158/2007, DO PAÍS VIZINHO, PARA CRIAÇÃO DE ESCOLAS E/OU INSTITUTOS BINACIONAIS FRONTEIRIÇOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A FORMALIZAÇÃO DE CONVÊNIO COM O INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA SUL-RIO-GRANDENSE (IFSUL), NA CIDADE DE BAGÉ/RS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUUTIVO SUGERINDO O REDIRECIONAMENTO DO MONTANTE DE R$ 250.000,00 ( DUZENTOS E CINQUENTA MIL REAIS), ATUALMENTE ALOCADO PARA A DEFESA CIVIL, VISANDO A CONTINUIDADE DO SERVIÇO DE LIMPEZA DE AÇUDES.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 16 E 17/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE PARTICIPAR DO 2.º DIÁLOGO SOBRE A TRANSIÇÃO ENERGÉTICA JUSTA E INCLUSIVA NO RIO GRANDE DO SUL, NA ASSEMBLEIA LEGISLATIVA, BEM COMO, PARTICIPAR DE REUNIÃO NO INSTITUTO GAMA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE PLACAS SOLARES NOS PRÉDIOS PÚBLICOS,ESPECIALMENTE NA PREFEITURA, VISANDO DIMINUIR OS CUSTOS MENSAIS COM ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 17/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDAS NOS GABINETES DO DEPUTADO FEDERAL MÁRCIO BIOLCHI E VICE-GOVERNADOR/RS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR O SERVIÇO DE TRATAMENTO DE CANAL DENTÁRIO, NA UNIDADE BÁSICA DE SAÚDE (UBS) E NO POSTO DE SAÚDE DA COLÔNIA NOVA, EM VIRTUDE DA ALTA DEMANDA  POR ATENDIMENTOS ODONTÓLOGICOS ESPECIALIZADOS, SOLICITANDO, AINDA, QUE INFORME O INÍCIO DOS SERVIÇOS SOLICITADOS, CASO SEJAM OFERTADOS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf</t>
   </si>
   <si>
     <t>REQUER A UTILIZAÇÃO DO VEÍCULO OFICIAL PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 16 E 17 DE JUNHO DE 2025, A SERVIÇO DO MANDATO, A FIM DE PARTICIPAR DO 2º DIÁLOGO SOBRE A TRANSIÇÃO ENERGÉTICA JUSTA E INCLUSIVA NO RIO GRANDE DO SUL, BEM COMO, CUMPRIR AGENDA DE REUNIÃO NO INSTITUTO GAMMA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DIA 16/06/2025,  COM A FINALIDADE DE CUMPRIR AGENDAS EM PORTO ALEGRE/RS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 16 E 17/06/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO,  COM A FINALIDADE DE CUMPRIR AGENDAS NOS GABINETES DO DEPUTADO FEDERAL MÁRCIO BIOLCHI E VICE-GOVERNADOR/RS.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, DIA 16/06/2025, TENDO EM VISTA A VIAGEM A SERVIÇO DO MANDATO, NA DATA CITADA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 16 E 17 DE JUNHO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSAO PLENÁRIA ORDINÁRIA DO DIA 16/06/2025, TENDO EM VISTA A REALIZAÇÃO DE VIAGEM A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL PARA ESTAR PRESENTE NA REUNIÃO, DA COMISSÃO, PREFERENCIALMENTE, ÀS 09H15MIN., DO DIA 23/06/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PL N.º 038/2025, QUE "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS DE SAÚDE", TAIS COMO: - QUANTOS ENFERMEIROS E TÉCNICOS DE ENFERMAGEM ESTÃO ATUANDO E EM QUE UNIDADES; - ONDE ATUARÃO OS SERVIDORES CONSTANTES DO PROJETO EM ANÁLISE; - QUAIS AS ÁREAS HOUVE AUMENTO DE DEMANDA DESSES SERVIÇOS;- OUTRAS INFORMAÇÕES QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA REUNIÃO ORDINÁRIA DA COMISSÃO DE FINANÇAS E ORÇAMENTO DO DIA 16/06/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O CASCALHAMENTO E PATROLAMENTO DO CORREDOR DA BOTA, TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SENHOR ALBERTO CUNHA, NO FINAL DA REFERIDA ESTRADA, EM VIRTUDE DAS MÃS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A TROCA E REALOCAÇÃO DA LIXEIRA INSTALADA EM FRENTE A RESIDÊNCIA DO SENHOR FLÁVIO HUBERT, NA ESTRADA EM DIREÇÃO AO ASSENTAMENTO SANTA VITÓRIA, VISTO QUE A LIXEIRA EXISTENTE SE ENCONTRA DANIFICADA E SEM CAPACIDADE ADEQUADA PARA O VOLUME DE RESÍDUOS GERADOS DIARIAMENTE, FICANDO ESPALHADO, CAUSANDO MAU CHEIRO E DESCONFORTO AOS MORADORES.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INCLUIR, NO PLANO DE TRABALHO DE RECUPERAÇÃO DE ESTRADAS VICINAIS, O CORREDOR DE ACESSO ÀS PROPRIEDADES DO SR. CLÁUDIO E DA SRA. IVETE, EM VIRTUDE DAS MÁS CONDIÇÕES DE TRAFEGABILIDADE, QUE PREJUDICAM DIRETAMENTE OS MORADORES DA REGIÃO, POIS, EMBORA LOCALIZADO EM ÁREA DE ASSENTAMENTO, FICOU FORA DO PROJETO RELATIVO A LEI MUNICIPAL N.º 2.151/2025, NO VALOR DE R$2.437.561,08.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Tiago Arce, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jocemar Casagrande, Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA QUADRA DE PADEL, OFERECENDO MAIS UMA OPÇÃO ESPORTIVA, ESPECIALMENTE PARA JOVENS, PERMITINDO QUE O MUNICÍPIO, A PARTIR DA ELABORAÇÃO DE PROJETO, POSSA BUSCAR RECURSOS, VIA EMENDAS PARLAMENTARES, AMPLIANDO, ASSIM, AS POSSIBILIDADES DE EXECUÇÃO, SEM O COMPROMETIMENTO DO ORÇAMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO APLICAÇÃO DE RECURSOS DA LEI ADIR BLANC.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO AOS ESGOTO REPRESADO NA ESQUINA ENTRE AS RUAS E 513 E 508.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A MENSAGEM REFIFICATIVA AO PL N.º 026/2025, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA/2025 - DÁ NOVA REDAÇÃO AO § 1.º DO ART. 4.º", TAIS COMO: PREVISÃO NA LDO; PREVISÃO NA LOA;  MEDIDAS DE COMPENSAÇÃO, NO MOLDES DO ART. 14, DA LEI COMPLEMENTAR N.º 101/2000, PARA RESPECTIVA RENÚNCIA DE RECEITA.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL Nº 036/2025, QUE AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE AGENTE COMUNITÁRIO DE SAÚDE, TAIS COMO: QUAIS ÁREAS POSSUEM E QUEM SÃO OS AGENTES COMUNITÁRIOS; QUAL A MICROÁREA O AGENTE CONTRATADO IRÁ ATUAR; HÁ AGENTE EM LICENÇA DE QUALQUER ESPÉCIE E OUTRAS QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 10/07/2025, PARA A APRESENTAÇÃO E DEBATE DO PROJETO DE LEI N.º 039/2025, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS, EM ATENDIMENTO AOP DISPOSTO NO ART. 48, § 1.º, I, DA LEI COMPLEMENTAR N.º 101/2000".</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO "CARGA E DESCARGA" NA RUA INTERNACIONAL, VISANDO AUMENTAR A SEGURANÇA DE QUEM CIRCULA PELA VIA, ORGANIZAR O FLUXO DE VEÍCULOS E FACILITAR O ABASTECIMENTO DOS ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A REALIZAÇÃO DE CONSERTOS E REVITALIZAÇAO DOS BRINQUEDOS DO ESPAÇO DE RECREAÇÃO DA ESCOLA FRANCISCO DE PAULA, CONSIDERANDO QUE OS BRINQUEDOS APRESENTAM ESTRUTURAS DANIFICADAS, DESGASTE PELO TEMPO E RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A GARANTIA DE VAGAS DE ESTACIONAMENTO PREFERENCIAL PARA IDOSOS EM FRENTE AO PRÉDIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO MELHORIAS NA CAPELA VELATÓRIA, ESPECIALMENTE NO QUE SE REFERE AOS SEGUINTES PONTOS: - MANUTENÇÃO NA PARTE ESTRURURAL DA CAPELA VELATÓRIA TENDO EM VISTA QUE OS TIJOLOS ESTÃO DESCASCANDO E A JANELA LATERAL ESTÁ SEGURADA APENAS POR UMA MADEIRA; - CONSTRUÇÃO DE UMA CALÇADA COBERTA DESDE A CAPELA ATÉ O LOCAL DE SEPULTAMENTO, COM A FINALIDADE DE FACILITAR O TRANSPORTE DA URNA TANTO EM DIAS DE CALOR QUANTO EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A PARALISAÇÃO DA OBRA NA RUA INTERNACIONAL, BEM COMO ESCLARECIMENTOS QUANTO AOS MOTIVOS QUE LEVARAM AO ÍNICIO DA PAVIMENTAÇÃO NA RUA 508 ANTES DA CONCLUSÃO DA OBRA ANTERIOR.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DO PROJETO DE REFORMA DA CAPELA VELATÓRIA, COM O OBJETIVO DE ACOMPANHAR A EXECUÇÃO DO MESMO,  BEM COMO, VISTORIA TÉCNICA, VISANDO MELHORAR AS CONDIÇÕES DE USO E ATENDER AS NECESSIDADES DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NO CENTRO TRADICIONALISTA DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PIRATINI/RS, NO DIA 27 DE JUNHO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO ADIANTAMENTO DE DESPESA EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA SOBRE A SECURITIZAÇÃO QUE SERÁ REALIZADA NA ASSOCIAÇÃO UNIÃO INDEPENDENTE, EM PIRATINI/RS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL SOLICITANDO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER SOBRE A IMPORTÂNCIA DE IMPLANTAÇÃO DE UMA POILÍTICA PÚBLICA MUNICIPAL DE BEM-ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 08/08/2025, PARA A APRESENTAÇÃO E DEBATE DO PL N.º 039/2025, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS, EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, I, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A BAGÉ/RS, NO DIA 07 DE JULHO DE 2025, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 11/07/2025, A SERVIÇO DO MANDATO, COM ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGUARÃO (CIDEJA).</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HERVAL/RS, NO DIA 18/07/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO DE DESPESAS DE LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, VISANDO PARTICIPAR, COMO COORDENADORA DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS, DA AUDIÊNCIA PÚBLICA SOBRE A LIGAÇÃO ASFÁLTICA HERVAL X PEDRAS ALTAS - ERS 608.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 21 E 22/07/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS NO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS, NO PALÁCIO PIRATINI.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 21/07/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS, NO PALÁCIO PIRATINI.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 21 E 22/07/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, VISANDO PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS, NO PALÁCIO PIRATINI.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 21 E 22 DE JULHO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE 2025.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇAO DE CÂMERAS DE VIGILÂNCIA NO GINÁSIO MUNICIPAL, NA ESCOLA NOSSA SENHORA DAS GRAÇAS, VISTO QUE O LOCAL É AMPLAMENTE UTILIZADO PELA COMUNIDADE PARA PRÁTICAS ESPORTIVAS, EVENTOS ESCOLARES E OUTRAS ATIVIDADES  SOCIAIS.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 29 DE JULHO A 01 DE AGOSTO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE CURSO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 04/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO   PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO,  DIA  04/08/2025,  COM A FINALIDADE DE PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE 2025 PARA HOSPITAIS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE, DIAS 04 E 05/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, VISANDO PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025, BEM COMO, CUMPRIR AGENDA NA SECRETARIA DA AGRICULTURA, PECUÁRIA, PRODUÇÃO SUSTENTÁVEL E IRRIGAÇÃO - SEAPI.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, DIA 04/08/2025, COM  A FINALIDADE DE PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE, DIAS 04 E 05/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS VISANDO PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025, BEM COMO, CUMPRIR AGENDA NA SECRETARIA DA AGRICULTURA, PECUÁRIA, PRODUÇÃO SUSTENTÁVEL E IRRIGAÇÃO - SEAPI.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DIA 04/08/2025, COM A FINALIDADE DE PARTICIPAR DA SOLENIDADE DE ANÚNCIO DE INVESTIMENTOS DO PROGRAMA AVANÇAR MAIS NA SAÚDE/2025 PARA HOSPITAIS.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DESTINAR UM DIA, ESPECÍFICO, DURANTE A REALIZAÇÃO DA SEMANA FARROUPILHA, PARA REALIZAÇÃO DE EVENTO GRATUITO NO CANTEIRO CENTRAL PARA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES QUANTO À INSTALAÇÃO DE CÂMERAS DE VIGILÂNCIA NO MUNICÍPIO: QUAL O VALOR TOTAL INVESTIDO PARA AQUISIÇÃO E INSTALAÇÃO, BEM COMO, QUAL O MONTANTE JÁ PAGO PELO MUNICÍPIO COM ESSE SERVIÇO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 29 DE JULHO A 01 DE AGOSTO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO CURSO "COMPREENDENDO O PROCESSO DAS EMENDAS IMPOSITIVAS E DO IMPEDIMENTO DE ORDEM TÉCNICA NO MUNICÍPIO E OS ÚLTIMOS POSICIONAMENTOS DOS STF", REALIZADO PELO IGAM.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 17H, DO DIA 25/08/2025, PARA DEBATE SOBRE A IMPORTÂNCIA DE IMPLANTAÇÃO DE UMA POLÍTICA PÚBLICA MUNICIPAL DE BEM-ESTAR ANIMAL, EM ATENDIMENTO À SOLICITAÇÃO DA VEREADORA LIZIANE JARDIM, PROTOCOLADA SOB N.º 439/2025.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO, COM A BREVIDADE POSSÍVEL, O PATROLAMENTO  E CASCALHAMENTO DAS ESTRADAS VICINAIS DAS LOCALIDADES DAS COLÔNIAS MÉDICI E PIONEIRA, DADAS AS PRECÁRIAS CONDIÇÕES EM QUE SE ENCONTRAM DIVERSOS TRECHOS, O QUE TEM PREJUDICADO SIGNIFICATIVAMENTE O ESCOAMENTO DA PRODUÇÃO AGRÍCOLA, BEM COMO, O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI, QUE "INSTITUI O FESTIVAL DE ARTE, CULTURA E TALENTOS", AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ACEGUÁ/RS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 11 E 12/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL PARA DESLOCAMENTO ATÉ O MUNICÍPIO DE CANDIOTA/RS, COM A FINALIDADE DE CUMPRIR AGENDA JUNTO À SECRETARIA ESTADUAL DE LOGÍSTICA E TRANSPORTES E A EMPRESA CMPC.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS, DIA13/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS , COM A FINALIDADE DE PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 21/08/2025, COM FINALIDADE DE APRECIAR E DEBATER O PL N.º 039/2025 - COM MENSAGEM RETIFICATIVA, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS", EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, INCISO I DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 11/09/2025, COM FINALIDADE DE APRECIAR E DEBATER O PL N.º 046/2025, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026", EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, INCISO I DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PINHEIRO MACHADO/RS, DIA13/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS , BEM COMO, COM ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, A FIM DE PARTICIPAR DE REUNIÃO DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, DIA 19/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO COM GASTOS PARA LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE PARTICIPAR DE REUNIÃO DE APRESENTAÇÃO DO PROJETO ASSIS BRASIL E CASE DA CCGL, BEM COMO, NA INAUGURAÇÃO DA CCGL, EM HULHA NEGRA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, DIA 19/08/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS  COM A FINALIDADE DE PARTICIPAR DE REUNIÃO DE APRESENTAÇÃO DO PROJETO ASSIS BRASIL E CASE DA CCGL, BEM COMO, NA INAUGURAÇÃO DA CCGL, EM HULHA NEGRA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, REITERANDO O TEOR DO REQUERIMENTO N.º 485/2025, EM VIRTUDE DE RESPOSTA INSATISFATÓRIA CONSTANTE DO OF. GAB. N.º 257/2025.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLCITANÃO INFORMAÇÕES ACERCA DO PAGAMENTO DE HORAS-ESTRAS A SERVIDORES COM CARGOS EM COMISSÕ (CC) E FUNÇÕES GRATIFICADAS (FG), CONORME SEGUE: - QUAL A BASE LEGAL QUE AUTORIZOU O PAGAMENTO DE DITAS HORAS-ESTRAS A ESSES SERVIDORES, COM O ENVIO DA RESPECTIVA NORMA QUE FUNDAMENTOU ESSA PRÁTICA; - APÓS A EXPEDIÇÃO DO DECRETO N.º 2.565/2025, CONTINUOU HAVENDO PAGAMENTO E QUAL A JUSTIFICATIVA PARA TAL, VISTO QUE AINDA CONSTAM PAGAMENTOS, CONFORME CONSULTA AO PORTAL TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A DEVOLUÇÃO DE RECURSOS, CONOFORME SEGUE: - INFORMAR DETALHADAMENTE SE HOUVE DEVOLUÇÃO DE RECURSOS AO MUNICÍPIO PIOR AUSÊNCIA DE PRESTAÇÃO DE CONTAS, BEM COMO, ESPECIFICAR OS CASOS, OS VALORES DEVOLVIDOS E OS RESPECTIVOS MOTIVOS, CONFORME LEGISLAÇÃO VIGENTE, ENCAMINHANDO CÓPIA DESSAS PRESTAÇÕES.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 01/09/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI Nº 042/2025 QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO IMPACTO FINANCEIRO REFERENTE AO PROJETO DE LEI Nº 042/2025, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES COMPLEMENTARES SOBRE O PROJETO DE LEI Nº 048/2025 QUE ALTERA A LEI ORDINÁRIA Nº 859/2010.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Bancada do PSDB</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE O PODER EXECUTIVO ENCAMINHANDO ANTEPROJETO DE LEI.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO PLENÁRIA SOLENE ÀS 19H DO DIA 15/10/2025, COM A FINALIDADE DE PRESTAR HOMENAGEM ÀS PROFESSORAS CARMEM VERA SOARES ROCHINHAS E IDOLPIANA IRALA VIEIRA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS DIA 29 DE AGOSTO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIA, A FIM DE PARTICIPAR DO SIMPÓSIO SOBRE PAVIMENTAÇÃO DE CONCRETO COM FIBRAS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS DIA 29 DE AGOSTO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIA E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, A FIM DE PARTICIPAR DO SIMPÓSIO SOBRE PAVIMENTAÇÃO DE CONCRETO COM FIBRAS.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO REITERANDO O TEOR DO REQUERIMENTO N.° 437/2025, TENDO EM VISTA QUE A RESPOSTA ENCAMINHADA PELO EXECUTIVO MUNICIPAL, REGISTRADA SOB O PROTOCOLO N.° 525/2025, NÃO CONTEMPLOU INTEGRALMENTE OS QUESTIONAMENTOS FORMULADOS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 03 E 04 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDAS NA SECRETARIA ESTADUAL DE AGRICULTURA, PECUÁRIA, PRODUÇÃO SUSTENTÁVEL E IRRIGAÇÃO, BEM COMO, NO GABINETE DO VICE-GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES QUANTO AO PAGAMENTO DO AUXÍLIO ALIMENTAÇÃO, TAIS COMO: - O REFERIDO BENEFÍCIO VEM SENDO PAGO INDEPENDENTEMENTE DO NÚMERO DE DIAS EFETIVAMENTE TRABALHADOS NO MÊS DE REFERÊNCIA; - QUAL O EMBASAMENTO LEGAL UTILIZADO PARA JUSTIFICAR ESSA PRÁTICA, TENDO EM VISTA O DISPOSTO NA LEI Nº 2.044/2024, ESTABELECE O PAGAMENTO POR DIA TRABALHADO; - EXISTE CONTROLE OU REGISTRO DOS DIAS EFETIVAMENTE TRABALHADOS POR CADA SERVIDOR, UTILIZADO PARA FINS DE CÁLCULO DO AUXÍLIO-ALIMENTAÇÃO? EM CASO POSITIVO, DE QUE FORMA É REALIZADO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 03 E 04 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER O PAGAMENTO DE ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO PARA VIAGEM A CANDIOTA/RS, NO DIA 29 DE AGOSTO DE 2025, A SERVIÇO DO MANDATO, COM A FINALIDADE DE PARTICIPAR DO SIMPÓSIO SOBRE PAVIMENTAÇÃO DE CONCRETO COM FIBRAS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL N.º 056/2025, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$1.801.315,38, À SECRETARIA MUNICIPAL DE SAÚDE, TAIS COMO: - DETALHAMENTO DE CADA NATUREZA DE DESPESA REFERIDA NO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 13H15MIN DO DIA 15/09/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI N.º 054/2025 QUE ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO AGROPECUÁRIA DE PRODUTORES DE LEITE, CONVIDANDO PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL, ÀS 13H15MIN., DO DIA 15/09/2025, PARA DEBATER SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DE PRODUTORES DO RINCÃO DOS CRAVOS, CONVIDANDO PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL, ÀS 13H15MIN., DO DIA 15/09/2025, PARA DEBATER SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DE PRODUTORES RAÍZES DO PAMPA - APRP, CONVIDANDO PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL, ÀS 13H15MIN., DO DIA 15/09/2025, PARA DEBATER SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO MINUANO, CONVIDANDO PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL, ÀS 13H15MIN., DO DIA 15/09/2025, PARA DEBATER SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DE PRODUÇÃO AGROPECUÁRIA ACEGUAENSE - APROAAC, CONVIDANDO PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM ESTAR SOCIAL, ÀS 13H15MIN., DO DIA 15/09/2025, PARA DEBATER SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025".</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PROJETO DE LEI N.º 054/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 2.127/2025", ESPECIFICAMENTE A RELAÇÃO INDIVIDUALIZADA DOS EQUIPAMENTOS CEDIDOS ÀS ASSOCIAÇÕES.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NO DIA 03/09/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSINATURA DO CONVÊNIO COM A COOPERSUL.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS:_x000D_
 03/09 - 10h30min Reunião com Fernando Classmann (Secretário Adjunto de Desenvolvimento Urbano) e Maneco Classmann (Secretário Nacional da Reconstrução no RS) – Pauta: Recursos do FUNRIGS;_x000D_
 _x000D_
 03/09 – 14h Reunião com Daniel Andriiotti (Diretor de Relacionamento com os Municípios – CMPC) – Pauta: Projetos de pontes e RS 608;_x000D_
 _x000D_
 04/09 – 10h Reunião com Juvir Costella (Secretário de Logística e Transportes) e Luciano Faustino (Diretor Geral do DAER) – Pauta: RS 608 (Pinheiro Machado x Pedras Altas) e RS 647._x000D_
 _x000D_
 04/9 - 16:30 Secretário da SDRVílson Covatti_x000D_
 1.⁠ ⁠Projetos de Correção de Solo - Apoio do Estado para reposição de calcário;_x000D_
 2.⁠ ⁠Projetos de Irrigação - Possibilidade de fornecimento de kits de irrigação; Verificação de programas estaduais abertos na área de irrigação; alternativas para abertura de poços voltados também à irrigação agrícola._x000D_
 3.⁠ ⁠Arranjos Produtivos - Estratégias para fortalecimento dos Arranjos Produtivos Locais (APLs) no território do CIDEJA; Possibilidade de projetos que integrem os municípios consorciados, ampliando competitividade, geração de emprego e renda.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 03 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 02 A 05 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS:_x000D_
 _x000D_
 03/09 - 10h30min Reunião com Fernando Classmann (Secretário Adjunto de Desenvolvimento Urbano) e Maneco Classmann (Secretário Nacional da Reconstrução no RS) – Pauta: Recursos do FUNRIGS;_x000D_
 _x000D_
 03/09 – 14h Reunião com Daniel Andriiotti (Diretor de Relacionamento com os Municípios – CMPC) – Pauta: Projetos de pontes e RS 608;_x000D_
 _x000D_
 04/09 – 10h Reunião com Juvir Costella (Secretário de Logística e Transportes) e Luciano Faustino (Diretor Geral do DAER) – Pauta: RS 608 (Pinheiro Machado x Pedras Altas) e RS 647._x000D_
 _x000D_
 04/9 - 16:30 Secretário da SDRVílson Covatti_x000D_
 1.⁠ ⁠Projetos de Correção de Solo - Apoio do Estado para reposição de calcário;_x000D_
 2.⁠ ⁠Projetos de Irrigação - Possibilidade de fornecimento de kits de irrigação; Verificação de programas estaduais abertos na área de irrigação; alternativas para abertura de poços voltados também à irrigação agrícola._x000D_
 3.⁠ ⁠Arranjos Produtivos - Estratégias para fortalecimento dos Arranjos Produtivos Locais (APLs) no território do CIDEJA; Possibilidade de projetos que integrem os municípios consorciados, ampliando competitividade, geração de emprego e renda.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NO DIA 03 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA:_x000D_
 _x000D_
 03/09 - ASSINATURA DO PROJETO ENERGIA FORTE NO CAMPO - SUBESTAÇÃO COOPERSUL.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO CÓPIA DO PLANO DE AÇÃO Nº 09032023-034247/2023, ALUSIVO AO PL N. 059/2025, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$200.000,00.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 23/09/2025, PARA APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, REFERENTES AO 2.º QUADRIMESTRE/2025, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, § 4.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO NO EXERCÍCIO 2023, SR, MARCUS VINÍCIUS GODOY DE AGUIAR, INFORMANDO QUE SE ENCONTRAM EM ANÁLISE NO ÂMBITO DA COMISSÃO, O PROCESSO DE CONTAS GOVERNANENTAIS N.º 000006-02.00/23-5, PODENDO, CASO JULGAR NECESSÁRIO, MANIFESTAR-SE POR ESCRITO ACERCA DO PROCESSO, EM ATÉ TRINTA (30) DIAS A CONTAR DO RECEBIMENTO DESTE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA REUNIÃO ORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DO DIA 08/09/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 24 E 25 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, A FIM DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 24 E 25 DE SETEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO, "EXCLUSIVO PARA IDOSOS", EM FRENTE À AGÊNCIA DO BANRISUL , VISANDO AUMENTAR A SEGURANÇA DE QUEM CIRCULA PELA VIA E GARANTIR MELHOR ACESSIBILIDADE ÀS PESSOAS IDOSAS QUE UTILIZAM O LOCAL, ESPECIALMENTE POR TRATAR-SE DE ÁREA COM GRANDE FLUXO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES REFERENTE À OCORRÊNCIA NO DIA 09 DE SETEMBRO DE 2025,QUANDO O SAMU DEMOROU CERCA DE 40 MIN. PARA ATENDER UMA EMERGÊNCIA E  O DESFIBRILADOR DA UBS ESTAVA SEM BATERIA, IMPOSSIBILITANDO O ATENDIMENTO ADEQUADO, O QUE RESULTOU EM ÓBITO, DESSA FORMA REQUER APURAÇÃO DETALHADA DOS FATOS E RESPONSABILIZAÇÃO DOS ENVOLVIDOS, TENDO EM VISTA QUE O CASO EVIDÊNCIA FALHAS GRAVES NA MANUTENÇÃO DOS EQUIPAMENTOS DE SUPORTE À VIDA.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO DOCUMENTO COMPLEMENTAR SOBRE O PL N.º 042/2025, QUE "DISPÕE SOBR A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDENCIAS", SENDO: DECLARAÇÃO DO ORDENADOR DE DESPESA, DEVIDAMENTE ASSINADA.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A DOCUMENTAÇÃO COMPLETA DO ANEXO III - DAS METAS E PRIORIDADES DO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026".</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITAÇÃO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE PRIMEIROS SOCORROS NAS ESCOLAS MUNICIPAIS, OBJETIVANDO CAPACITAR A COMUNIDADE ESCOLAR PARA PRESTAR OS PRIMEIROS ATENDIMENTOS ATÉ A CHEGADA DO SOCORRO ESPECIALIZADO.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES QUANTO A PRESTAÇÃO DE SERVIÇOS DE SERVIDOR,QUANTO A PRESTAÇÃO DE SERVIÇOS, TAIS COMO: - CARGA HORÁRIA DE TRABALHO; - DATA DA CONTRATAÇÃO;  - CÓPIA DO LIVRO PONTO, DESDE A NOMEAÇÃO; - RELATÓRIO DAS ATIVIDADES DESENVOLVIDAS NO PERÍODO DA CONTRATAÇÃO, DEVIDAMENTE ABONADO PELO SUPERIOR HIERÁRQUICO;  - HOUVE PAGAMENTO DE HORAS-EXTRAS, VALOR PAGO E JUSTIFICATIVA DETALHADA PARA TAL.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE E COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO NO CRUZAMENTO DA RUA 507 COM A RUA 513, A FIM DE MELHORAR A SEGURANÇA E O CONTROLE DO TRÁFEGO NO LOCAL.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INCLUIR A RUA 500 NA EXECUÇÃO DO PROJETO DE PAVIMENTALÇAO DO PROGRAMA AVANÇAR-PAVIMENTA RS, CONSIDERANDO QUE A VIA DÁ ACESSO DIRETO A UMA UNIDADE ESCOLAR, ALÉM DE CONECTAR OUTRAS VIAS, O QUE REFORÇA A NECESSIDADE DE SUA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A INSTALAÇÃO DE LOMBADA ECOLÓGICA NA RUA 510, COM A FINALIDADE DE GARANTIR A SEGURANÇA DE QUEM CIRCULA PELA VIA, CONSIDERANDO QUE SE TRATA DE UMA ÁREA COM GRANDE FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS RELACIONADAS À OBRA NO CORREDOR DA MINA, COM A RUA 503 E CORREDOR INTERNACIONAL, BEM COMO, AS SEGUINTES INFORMAÇÕES: - QUAL O TIPO DE PAVIMENTAÇÃO PREVISTO PARA A VIA: ASFALTO OU CALÇAMENTO; - QUAL O VALOR TOTAL JÁ INVESTIDO ATÉ O MOMENTO NA OBRA; - SE HÁ UM PLANEJAMENTO DEFINIDO PARA A CONCLUSÃO DA OBRA E, EM CASO POSITIVO, QUAL É ESSE PLANEJAMENTO;- QUAL O PRAZO PREVISTO PARA A FINALIZAÇÃO DA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA CONTINUAÇÃO DA RUA 510, CONSIDERANDO QUE JÁ HOUVE TRATATIVAS E PROJETOS ANTERIORES RELACIONADOS À CONTINUIDADE DESSA VIA, TAIS COMO: - ANDAMENTO ATUAL DESSAS AÇÕES, O PLANEJAMENTO VIGENTE, OS RECURSOS DISPONÍVEIS, OS PRAZOS PREVISTOS E SE EXISTEM DIFICULDADES QUE POSSAM AFETAR A EXECUÇÃO DA OBRA.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA AUDIÊNCIA PÚBLICA, PROPOSTA PELA COMISSÃO DE FINANÇAS E ORÇAMENTO, PARA A APRESENTAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, REFERENTES AO 2. ° QUADRIMESTRE/2025, DIA 23/09/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 21 A 24/10/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR NOS DIAS 21 E 22 DO FÓRUM ESTADUAL DO ESPORTE, PROMOVIDO PELA SECRETARIA DO ESPORTE E LAZER EM CONJUNTO COM A UNIVERSIDADE FEDERAL DE  CIÊNCIA DE SAÚDE DE POA E, DIAS 23 E 24, CUMPRIR AGENDAS NA SECRETARIA ESTADUA DO ESPORTE E LAZER E COM O DEPUTADO ESTADUAL PEDRO PEREIRA.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 06/10/2025, PARA PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI Nº 04/2025 QUE ALTERA PARCIALMENTE A LEI ORDINÁRIA Nº 859/2010</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA PARA COMPARECER NA REUNIÃO DA COMISSÃO PREFERENCIALMENTE ÀS 9H15MIN DO DIA 06/10/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI Nº 060/2025 QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 1.465/2025.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL N.º 046/2025, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, TAIS COMO: - PROGRAMAS 17 E 18 QUE NÃO CONSTAM NO PROJETO; - EM COMPARAÇÃO AO EXERCÍCIO DE 2025, NÃO CONSTAM OS PROGRAMAS 32 A 45, RAZÃO PELA QUAL, SOLICITA ORIENTAÇÃO QUANTO A PREVISÃO OU NÃO DESSES PROGRAMAS EM 2026. DIANTE DO EXPOSTO, REIVINDICA O ENVIO DE MENSAGEM RETIFICATIVA PARA ADEQUAÇÃO DA TÉCNICA E PROCESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NO DIA 02 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA: - REUNIÃO JUNTO À EMPRESA CMPC, COM O OBJETIVO DE TRATAR SOBRE O PROGRAMA FUNDO VALOR LOCAL, QUE PROMOVE O FOMENTO A PROJETOS SOCIAIS.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ENCAMINHE CÓPIA DO ESTUDO EXISTENTE QUANTO A VIABILIDADE DE INSTALAÇÃO DE PLACAS SOLARES PARA GERAÇÃO DE ENERGIA ELÉTRICA NOS PRÉDIOS PÚBLICOS, COM OBJETIVO DE ACOMPANHAR AÇÕES QUE BUSQUEM SUSTENTABILIDADE, ECONOMIA DE ENERGIA E REDUÇÃO DE GASTOS PÚBLICOS, ALÉM DE CONTRIBUIR COM O DEBATE SOBRE O USO DE ENERGIA LIMPA NO MUNICÍPIO. SOLICITA, AINDA, UMA MÉDIA MENSAL DO MONTANTE PAGO COM ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS NA ILUMINAÇÃO INTERNA DO GINÁSIO DA ESCOLA NOSSA SENHORA DAS GRAÇAS, TAIS COMO: - COLOCAÇÃO DE TRÊS NOVOS REFLETORES NA PARTE INTERNA DO GINÁSIO;  - CONSERTO E/OU SUBSTITUIÇÃO DOS REFLETORES ATUALMENTE INSTALADOS QUE NÃO ESTÃO FUNCIONANDO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NO DIA 02 DE OUTUBRO DE 2025 A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA: -  REUNIÃO JUNTO À EMPRESA CMPC, COM O OBJETIVO DE TRATAR SOBRE O PROGRAMA FUNDO VALOR LOCAL, QUE PROMOVE O FOMENTO A PROJETOS SOCIAIS E DE TRANSFORMAÇÃO NAS COMUNIDADES.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A MANUTENÇÃO DO CORREDOR DOS COUTO,QUE DÁ ACESSO DESDE A FAZENDA CÉU AZUL ATÉ A ESTÂNCIA DO ANGICO, POIS O REFERIDO TRECHO ENCONTRA-SE EM PRECÁRIAS CONDIÇÕES DE TRAFEGABILIDADE, NECESSITANDO A SUBSTITIUIÇÃO DE ALGUNS BUEIROS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 08 E 09/10/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO CUMPRIR AGENDAS: ASSINATURA DO TERMO DE ADESÃO AO PROGRAMA TERRA CIDADÃ ENTRE CIDEJA E INCRA; - LANÇAMENTO DO PROGRAMA AVANÇAR CIDADES, NO PALÁCIO PIRATINI.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PEDRAS ALTAS/RS, DIA 10/10/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA, A REALIZAR-SE ÀS 09H, COM A SEGUINTE PAUTA: PROJETO RODOVIA TRANSCAMPESINA; PROGRAMA TERRA CIDADÃ, APRESENTAÇÃO SERVPREF - SERVIÇO DE LOGÍSTICA PARA A SAÚDE; DATA E LOCAL DA PRÓXIMA REUNIÃO; ASSUSNTOS DIVERSOS.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA DE BAGÉ, QUE DISPONIBILIZA UMA CASA DE HOSPEDAGEM EM PORTO ALEGRE/RS, COM O OBJETIVO DE GARANTIR APOIO E ACOLHIMENTO AOS PACIENTES E ACOMPANHANTES DO NOSSO MUNICÍPIO QUE SE DESLOCAM À CAPITAL PARA TRATAMENTO DE SAÚDE, EXAMES E PROCEDIMENTOS MÉDICOS, E QUE MUITAS VEZES NÃO DISPÕEM DE UM LOCAL ADEQUADO PARA DESCANSAR, SE ALIMENTAR OU AGUARDAR ENTRE OS ATENDIMENTOS.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, PARA VIAGEM A PEDRAS ALTAS/RS, DIA 10/10/2025, A SERVIÇO DO MANDATO, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA, A REALIZAR-SE ÀS 09H.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PEDRAS ALTAS/RS NO DIA 10 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO IMPACTO FINANCEIRO COM RELAÇÃO À MINUTA DE EMENDA PROPOSTA PELA COMISSÃO, EM ANEXO, AO PL N.º 048/2025, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 859/2010".</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO SOLENE DO DIA 15/10/2025, TENDO EM VISTA A REALIZAÇÃO DE VIAGEM TÉCNCIA, COMO PRODUTOR RURAL, PARA VISITA À COOPERATIVA DE PRODUTORES DE LEITE QUE SERÁ REALIZADA DE 15 A 17 DE OUTUBRO NO URUGUAI.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJA REALIZADO O PATROLAMENTO E ENCASCALHAMENTO AO LONGO DA ESTRADA DO BANHADO DO MINUANO, COM O OBJETIVO DE MELHORAR AS CONDIÇÕES DE TRÁFEGO E O ACESSO DOS MORADORES DA REGIÃO, ESPECIALMENTE EM PERÍODOS DE CHUVA, QUANDO O ACESSO FICA COMPROMETIDO.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf</t>
   </si>
   <si>
     <t>REQUERO ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A REALIZAÇÃO DE ANÁLISE QUALITATIVA DA ÁGUA QUE ABASTECE A CAIXA D’ÁGUA COMUNITÁRIA LOCALIZADA NA COMUNIDADE DO MINUANINHO, BEM COMO, A EXECUÇÃO DA LIMPEZA NO ENTORNO DA CACIMBA, TENDO EM VISTA RELATOS DE MORADORES SOBRE O GOSTO DESAGRADÁVEL DA ÁGUA, O QUE LEVANTA PREOCUPAÇÕES QUANTO À QUALIDADE DA ÁGUA CONSUMIDA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 22 E 23 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, E UTILIZAÇÃO DO CARRO OFICIAL, COM A FINALIDADE DE PARTICIPAR DE AGENDAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA USO CO VEÍCULO OFICIAL PARA VIAGEM A PORTO ALEGRE, DE 21 A 24 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA VIAJAR A BAGÉ/RS, NO DIA 21 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DE EVENTO.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA NA RUA 505, DADAS AS FALHAS NA ILUMINAÇÃO. DITA MANUTENÇÃO SE FAZ NECESSÁRIA PARA MELHORAR A VISIBILIDADE E GARANTIR MAIS SEGURANÇA À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A MANUTENÇÃO DE PONTO ILUMINAÇÃO PÚBLICA NA PRAÇA DO RATARY, EM FRENTE AO LARGO SILVEIRA MARTINS.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira, Anderson Barcelos Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A INSTALAÇÃO DE PONTOS DE ILUMINAÇÃO NA PRAÇA CACO BLANCO, VISTO QUE O LOCAL NÃO POSSUI ILUMINAÇÃO ADEQUADA.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A MONTEVIDEU/URUGUAI, DIAS 29 E 30 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS A FIM DE CUMPRIR AGENDAS OFICIAIS DA MISSÃO 02 TRANSCAMPESINA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, DIA 29/10/2025, EM VIRTUDE DE VIAGEM A MONTEVIDÉU/ROU, PARA CUMPRIR AGENDAS DO MANDATO.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO CÓPIA INTEGRAL DO PROCESSO INVESTIGATIVO N.º 002/2025.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE UM HIDRANTE EM LOCAL ESTRATÉGICO, COM O OBJETIVO DE FACILITAR O ABASTECIMENTO DE CAMINHÃO PIPA OU DO CORPO DE BOMBEIROS, QUE TENHA ENGATE RÁPIDO, NOS PADRÕES DA MANGUEIRAS, GARANTINDO MAIOR AGILIDADE NO ATENDIMENTO EM SITUAÇÕES DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 31 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 31 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIA, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Renato Souza da Silva, Liziane Jardim</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DIA 08/12/2025, ÀS 19 HORAS, NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ/RS,COM A FINALIDADE DE PRESTAR HOMENAGEM AOS PRIMEIROS VEREADORES DO MUNICÍPIO DE ACEGUÁ ,BEM COMO, AOS CIDADÃOS QUE PARTICIPARAM ATIVAMENTE DO PROCESSO DE EMANCIPAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À SECRETARIA DA SEGURANÇA PÚBLICA (SSP/RS), SOLICITANDO QUE SEJA ESTUDADA A POSSIBILIDADE DE DISPONIBILIZAR, NESTE MUNICÍPIO DE ACEGUÁ, SERVIÇO DE ATENDIMENTO PARA EMISSÃO DA 1.ª E 2.ª VIA DA CARTEIRA DE IDENTIDADE, BEM COMO PARA A ATUALIZAÇÃO DO DOCUMENTO, A SER REALIZADO NO MÍNIMO UMA VEZ POR MÊS, VISANDO FACILITAR O ACESSO DA POPULAÇÃO À OBTENÇÃO DE DITA DOCUMENTAÇÃO, REDUZINDO CUSTOS E DESLOCAMENTO ATÉ OUTRO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE INTERCEDA JUNTO À SECRETARIA DA SEGURANÇA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL (SSP/RS), COM O OBJETIVO DE VIABILIZAR A DISPONIBILIZAÇÃO DE SERVIÇO DE ATENDIMENTO NO MUNICÍPIO DE ACEGUÁ PARA EMISSÃO DA 1.ª E 2.ª VIA DA CARTEIRA DE IDENTIDADE, BEM COMO PARA A ATUALIZAÇÃO DESSE DOCUMENTO, PREFERENCIALMENTE NO MÍNIMO UMA VEZ POR MÊS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 31/10/2025, A SERVIÇO DO MANDATO, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA  SOBRE AS QUESTÕES HÍDRICAS NA REGIÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONOMICO, SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGURÃO -CIDEJA.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A HULHA NEGRA/RS, DIA 31/10/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO PARTICIPAR DE AUDIÊNCIA PÚBLICA  SOBRE AS QUESTÕES HÍDRICAS NA REGIÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO ECONOMICO, SOCIAL E AMBIENTAL DOS MUNICÍPIOS DA BACIA DO RIO JAGURÃO -CIDEJA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇAO PARA USO DO VEÍCULO OFICIAL DA CÂMARA PARA VIAJAR A HULHA NEGRA/RS, NO DIA 31 DE OUTUBRO DE 2025, A SERVIÇO DO MANDATO, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 10/11/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE OS PROJETOS DE LEIS NºS 069, 070, 071, 072, 073, 074, 075, 076, 077, 078, 079 E 080/2025.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL GERAL DE GOVERNO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 10/11/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE OS PROJETOS DE LEIS NºS 069, 070, 071, 072, 073, 074, 075, 076, 077, 078, 079 E 080/2025.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 10/11/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE OS PROJETOS DE LEIS NºS 069, 070, 071, 072, 073, 074, 075, 076, 077, 078, 079 E 080/2025.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES COMPLEMENTARES SOBRE O PROJETO DE LEI Nº 048/2025 QUE ALTERA A LEI ORDINÁRIA N.° 859/2010, NO QUE SE REFERE AOS NÍVEIS 07 A 09 CONSTANTES NA MENSAGEM RETIFICATIVA, VISTO QUE O REGIME JURÍDICO PREVÊ, TÃO SOMENTE ATÉ O NÍVEL 06.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA PARA PRESTAR ESCLARECIMENTOS ACERCA DA MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 048/2025 QUE ALTERA A LEI MUNICIPAL Nº 859/2010.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 10/11/2025, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS ACERCA DO PROJETO DE LEI Nº 068/2025 QUE REVOGAM-SE AS LEIS MUNICIPAIS 1.465/2015 E 1.710/2019, CONSIDERANDO A ORIENTAÇÃO TÉCNICA Nº 22.337/2025.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/protocolo_n._718-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 14/11/2025, PARA APRESENTAÇÃO E DEBATE DO PL N.° 046/2025-COM MENSAGEM RETIFICATIVA (PROCESSO N.° 695/2025),QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026,  EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/protocolo_n._719-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 26/11/2025, PARA APRESENTAÇÃO E DEBATE DO PL N.° 065/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2026, EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, DIA 19/11/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIA E DESPESAS COM COMBUSTÍVEL, VISANDO PARTICIPAR DA ASSEMBLEIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A CANDIOTA/RS, DIA 06/11/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIA E DESPESAS COM COMBUSTÍVEL PARA LOCOMOÇÃO EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE CUMPRIR AGENDA.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 11H, DO DIA 14/11/2025, PARA APRESENTAÇÃO E DEBATE DO RELATÓRIO DE GESTÃO, RELATIVO AO 2.º QUADRIMESTRE/2025, DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL, EM ATENDIMENTO AO DISPOSTO NO ART. 36, § 5.º DA LEI COMPLEMENTAR N.º 141/2012.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A LAVRAS DO SUL/RS, NO DIA 07 DE NOVEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E ADIANTAMENTO DE DESPESAS COM COMBUSTÍVEL, A FIM DE PARTICIPAR DO 1º FÓRUM EMPRESARIAL PELO DESENVOLVIMENTO DA CAMPANHA GAÚCHA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A EDUCAÇÃO ESPECIAL, TAIS COMO: QUANTAS CRIANÇAS MATRICULADAS POSSUEM LAUDO MÉDICO; QUANTOS PROFISSIONAIS ESPECIALIZADOS ATUAM, ESPECIFICANDO A CARGA HORÁRIA E A FUNÇÃO DESEMPENHADA; QUAL É A POLÍTICA PÚBLICA UTILIZADA PARA O ATENDIMENTO E A INCLUSÃO DESSAS CRIANÇAS, INCLUINDO PROGRAMAS, PARCERIAS , CAPACITAÇÕES E AÇÕES VOLTADAS À EDUCAÇÃO INCLUSIVA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/protocolo_n._731-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, PARA TRATAR DE POSSÍVEL IMPLANTAÇÃO DOS BOMBEIROS VOLUNTÁRIOS NO MUNICÍPIO, CONVIDANDO PARA TAL O SENHOR PREFEITO MUNICIPAL, À ASSOCIAÇÃO COMERCIAL, ALÉM DOS SENHORES, TENERNTE JOSÉ NAIRO MENDES E FELIPE RIBEIRO, DADA A RELEVÂNCIA DO TEMA E O FUNDAMENTAL DIÁLOGO ENTRE O PODER PÚBLICO E ENTIDADES CIVIS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À JUSTIÇA ELEITORAL-BAGÉ/RS, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE REALIZAÇÃO DE SERVIÇO PRESENCIAL, NO MUNICÍPIO, VISANDO A REVISÃO BIOMÉTRICA DOS TÍTULOS ELEITORAIS, BEM COMO, A EMISSÃO DE NOVOS TÍTULOS, CONSIDERANDO AS DIFICULDADES DE DESLOCAMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS JUNTO À JUSTIÇA ELEITORAL, VISANDO A REALIZAÇÃO DE SERVIÇO PRESENCIAL NO MUNICÍPIO, PARA REVISÃO BIOMÉTRICA E EMISSÃO DE NOVOS TÍTULOS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENVIO DE EXPEDIENTE À COOPERATIVA REGIONAL DE ELETRIFICAÇÃO RURAL FRONTEIRA SUL LTDA. – COOPERSUL, SOLICITANDO A COLOCAÇÃO DE MATERIAIS DE SINALIZAÇÃO OU PROTEÇÃO NOS RABICHOS DE ENERGIA ELÉTRICA INSTALADOS NOS POSTES LOCALIZADOS NA PRAÇA DO ROTARY, EM FRENTE À EMATER E EM OUTROS LOCAIS ONDE TAIS RABICHOS ESTEJAM PRESENTES, DE MODO QUE AS PESSOAS CONSIGAM VISUALIZÁ-LOS COM FACILIDADE, CONSIDERANDO O RISCO QUE TAIS INSTALAÇÕES REPRESENTAM PARA A POPULAÇÃO, ESPECIALMENTE CRIANÇAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DA RESOLUÇÃO N.º 083/2025, AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRERS, DE 17 A 19/11/2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS , VISANDO CUMPIR AGENDAS, ENTRE OUTRAS: - PROJETO TRANSCAMPESINA: REUNIÃO COM O SECRETÁRIO DE PLANEJAMENTO, ORÇAMENTO E GESTÃO PÚBLICA, JUVIR COSTELA/DAER; - VISITA AOS GABINETES DO DEPUTADO ALCEU MOREIRA E SENADOR HAMILTON MOURÃO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO PLENÁRIA ORDINÁRIA DO PROGRAMA CÂMARA MIRIM DO DIA 12/11/2025.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE INGLÊS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR UM CHIMARRÓDROMO NAS DEPENDÊNCIAS DO CLUBE SOREMI.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 17, 18 E 19 DE NOVEMBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS::_x000D_
 _x000D_
 18/11/2025 - Reunião no Instituto Gamma de Assessoria a Órgãos Públicos;_x000D_
 19/11/2025 - Agenda na Assembleia Legislativa do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ANTEPROJETO DE LEI QUE "INSTITUI A POLÍTICA MUNICIPAL DE SAÚDE PÚBLICA AUDITIVA NO MUNICÍPIO DE ACEGUÁ/RS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 17, 18 E 19 DE NOVEMBRO DE 2025 A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS:_x000D_
 _x000D_
 18/11/2025 - REUNIÃO NO INSTITUTO GAMMA DE ASSESSORIA A ÓRGÃOS PÚBLICOS (IGAM);_x000D_
 19/11/2025 - AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO ENCAMINHANDO INDICAÇÃO DE ANTEPROJETO DE LEI QUE "INSTITUI O PROGRAMA MUNICIPAL DE SAÚDE VISUAL "ENXERGAR MELHOR" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO A MANUTENÇÃO DA RUA 512.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/protocolo_n._775-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA AUDIÊNCIA PÚBLICA DA COMISSÃO DE FINANÇAS E ORÇAMENTO DO DIA 14/11/2025, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVIDANDO O PREFEITO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO PARA TRATAR SOBRE A IMPLANTAÇÃO DO PROJETO BOMBEIRO VOLUNTÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE ENCAMINHANDO CONVITE PARA REUNIÃO DA COMISSÃO, A SER REALIZADA ÀS 13H15MIN DO DIA 08/12/2025, COM A SEGUINTE PAUTA: IMPLANTAÇÃO DOS BOMBEIROS VOLUNTÁRIOS EM ACEGUÁ.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PL Nº 081/2025.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO O IMPACTO FINANCEIRO E A DECLARAÇÃO DO ORDENADOR DE DESPESA REFERENTE AO PROJETO DE LEI Nº 086/2025 QUE CRIA VAGA NO ANEXO I DA LEI MUNICIPAL Nº 108/2002</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE EDUCAÇÃO PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H DO DIA 01/12/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PROJETO DE LEI Nº 088/2025 QUE AUTORIZA CONTRATAÇÃO EMERGENCIAL DE PROFESSORES.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN DO DIA 01/12/2025, PARA PRESTAR INFORMAÇÕES SOBRE O PROJETO DE LEI Nº 089/2025 QUE AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MOTORISTAS E OPERADORES DE MÁQUINAS, SENDO:_x000D_
 _x000D_
 - QUANTAS CONTRATAÇÕES EMERGENCIAIS ATUALMENTE VIGENTES ESTÃO COM O PRAZO DE TÉRMINO PREVISTO, ESPECIFICANDO AS RESPECTIVAS DATAS DE VENCIMENTO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS NO DIA 24/11/2025, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIA, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA EXTRAORDINÁRIA DO CIDEJA.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO IMPACTO FINANCEIRO E DECLARAÇÃO DO ORDENADOR DE DESPESAS REFERENTE AO PROJETO DE LEI Nº 085/2025 QUE AUTORIZA CONTRATAÇÃO DE MOTORISTA.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES REFERENTE AO PROJETO DE LEI Nº 087/2025 QUE AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR, PARA QUE SEJA ENCAMIHADO À COMISSÃO O DEMONSTRATIVO DO CÁLCULO DO EXCESSO DE ARRECADAÇÃO DA FONTE DE RECURSOS 1500.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIA 26 DE NOVEMBRO DE 2025, SERVIÇO DO MANDATO, COM O RECEBIMENTO DE DIÁRIAS, E ADIANTAMENTO COM DESPESAS COM COMBUSTÍVEL, COM A FINALIDADE DE CUMPRIR  AGENDA.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Liziane Jardim, Cláudio Jesus Silva Perez</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À SUPERINTENDÊNCIA REGIONAL DO DAER PARA A ADOÇÃO DE PROVIDÊNCIAS, VISANDO À RECUPERAÇÃO DA RODOVIA RS-647, NO TRECHO LOCALIZADO NA COLÔNIA NOVA, VISANDO À REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO, INCLUINDO RECUPERAÇÃO DO PAVIMENTO, NIVELAMENTO, OPERAÇÃO TAPA-BURACOS E DEMAIS INTERVENÇÕES TÉCNICAS QUE SE FIZEREM NECESSÁRIAS PARA ASSEGURAR CONDIÇÕES ADEQUADAS DE TRAFEGABILIDADE E SEGURANÇA AOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NO DIA 26 DE NOVEMBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE CUMPRIR AGENDA.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/protocolo_n._797-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA AUDIÊNCIA PÚBLICA DO DIA 26/11/2025.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A NÃO CONTINUIDADE DAS TRATATIVAS COM O INSTITUTO-GERAL DE PERÍCIAS (IGP).</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 01,02, 03, 04 E 05 DE DEZEMBRO DE 2025 A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO EVENTO “GRANDE DEBATE LEGISLATIVO – ÊNFASE: AJUSTE DE ENTENDIMENTO”, PROVOVIDO PELA UVERGS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 01, 02, 03, 04 E 05 DE DEZEMBRO DE 2025 A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE PARTICIPAR DO EVENTO “GRANDE DEBATE LEGISLATIVO – ÊNFASE: AJUSTE DE ENTENDIMENTO”, PROVOVIDO PELA UVERGS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 01, 02, 03, 04 E 05 DE DEZEMBRO DE 2025 A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO EVENTO “GRANDE DEBATE LEGISLATIVO – ÊNFASE: AJUSTE DE ENTENDIMENTO”, PROVOVIDO PELA UVERGS.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A INSTALAÇÃO DE VENTILADORES DE TETO NAS DEPENDÊNCIAS DO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ (CCTA), COM O OBJETIVO DE GARANTIR MAIOR CONFORTO AOS USUÁRIOS, CONSIDERANDO QUE OS APARELHOS DE AR-CONDICIONADO INSTALADOS NO LOCAL NÃO SÃO SUFICIENTES PARA AMENIZAR A TEMPERATURA DURANTE O VERÃO.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A INSTALAÇÃO DE CÂMERAS INTERNAS E EXTERNAS NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ (CCTA), COM A FINALIDADE DE GARANTIR A SEGURANÇA DOS USUÁRIOS E PROTEGER O PATRIMÔNIO PÚBLICO, PREVENINDO FURTOS, VANDALISMOS E OUTRAS SITUAÇÕES DE RISCO.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO OU SUBSTITUIÇÃO DOS PORTÕES DO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ (CCTA), TENDO EM VISTA QUE OS PORTÕES APRESENTAM DESGASTE E NECESSITAM DE REPAROS, COMPROMETENDO A SEGURANÇA, O ACESSO E O ADEQUADO FUNCIONAMENTO DO ESPAÇO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf</t>
   </si>
   <si>
     <t>REQUER  O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE INTERCEDA JUNTO À COOPERATIVA REGIONAL DE ELETRIFICAÇÃO RURAL FRONTEIRA SUL LTDA. – COOPERSUL, PARA A COLOCAÇÃO DE MATERIAIS DE SINALIZAÇÃO OU PROTEÇÃO NOS RABICHOS DE ENERGIA ELÉTRICA INSTALADOS NOS POSTES LOCALIZADOS NA PRAÇA DO ROTARY, EM FRENTE À EMATER, E EM OUTROS LOCAIS ONDE TAIS RABICHOS ESTEJAM PRESENTES, VISANDO À SEGURANÇA DA POPULAÇÃO, ESPECIALMENTE DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR NOS DIAS 02, 03, 04 E 05 DE DEZEMBRO DE 2025 A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DO EVENTO “GRANDE DEBATE LEGISLATIVO – ÊNFASE: AJUSTE DE ENTENDIMENTO”, PROVOVIDO PELA UVERGS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/protocolo_n._823-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANTO MELHORIAS NO POSTO DE ATENDIMENTO DO CORREIO, ARRECADAÇÃO E INSPETORIA DA COLÔNIA NOVA.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 24/11/2025.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/protocolo_n._825-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS REFERENTES À QUADRA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DA PIONEIRA.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/protocolo_n._826-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À MESA DIRETORA SOLICITANDO ANULAÇÃO DE ATO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/protocolo_n._835-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPESIENTE AO PODER EXECUTIVO CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA PARA COMPARECER NA REUNIÃO DA COMISSÃO NO DIA 15/12/2025, COM A FINALIDADE DE PRESTAR INFORMAÇÕES SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 002/2025 QUE "ALTERA PARCIALMENTE A LEI COMPLEMENTAR Nº 015/2023 QUE INSTITUI O IMPOSTO DE TRANSMISSÃO INTERVIVOS BENS IMÓVEIS"</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/protocolo_n._836-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE O PL 092/2025, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00, QUANTO AO RECURSO DA GRATIFICAÇÃO DA TVM, RELACIONADO AO PROGRAMA DE INTEGRAÇÃO TRIBUTÁRIA-PIT, SE ELE É EXCLUSIVO PARA AQUISIÇÃO DE VEÍCULOS, OU PODE SER UTILIZADO EM OUTRAS ÁREAS, COMO SAÚDE, NOTADAMENTE NA AQUISIÇÃO DE MEDICAMENTOS, COMPRA DE EXAMES, CONSTRUÇÃO E PLACAS  SOLARES.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À CORSAN/EGEA, SOLICITANDO QUE ESTUDE A VIABILIDADE TÉCNICA E OPERACIONAL PARA ELABORAÇÃO DE ESTUDO VISANDO À EXTENSÃO DA REDE DE ÁGUA ATÉ A LOCALIDADE DA SANGA DO PEIXE.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Liziane Jardim, Adriana Machado Teixeira, Anderson Barcelos Corrêa, Cláudio Jesus Silva Perez, Jacqueline Queiroga Ferreira, Jocemar Casagrande, Júlio César Porciúncula Lemos, Renato Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À SECRETARIA DE PLANEJAMENTO, GESTÃO E GOVERNANÇAS DO ESTADO - SPGG.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE CONSTRUIR UMA BIBLIOTECA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA REUNIÃO ORDINÁRIA DA COMISSÃO DE FINANÇAS E ORÇAMENTO, BEM COMO, NA SESSÃO ORDINÁRIA DO DIA 08/12/2025.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A COMPRA DE UM ECÓGRAFO PARA A UNIDADE BÁSICA DE SAÚDE, COM OBJETIVO DE APRIMORAR OS SERVIÇOS DE SAÚDE OFERTADOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR BERÇÁRIO PARA CRIANÇAS DE 0 A 02 ANOS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO ADESÃO DO MUNICÍPIO AOS PROGRAMAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE PEDIDO DE PROVIDÊNCIAS AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FORMALIZAR PARCERIA COM O SERVIÇO SOCIAL DO COMÉRCIO COM O OBJETIVO DE DESENVOLVER ATIVIDADES RECREATIVAS DURANTE O PERÍODO DAS FÉRIAS ESCOLARES,</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A CONSTRUÇÃO DE UMA CRECHE NA ESCOLA FRANCISCO DE PAULA PEREIRA COM A FINALIDADE DE PROPORCIONAR DESENVOLVIMENTO INFANTIL INTEGRAL, OFERECENDO SUPORTE ÀS FAMÍLIAS, UMA VEZ QUE A CRECHE REPRESENTA UM INSTRUMENTO FUNDAMENTAL PARA QUE OS PAIS E RESPONSÁVEIS POSSAM EXERCER SUAS ATIVIDADES LABORAIS, GARANTINDO A MANUTENÇÃO DA RENDA FAMILIAR.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A INSTALAÇÃO DE UM GERADOR DE ENERGIA NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ - CCTA, COM A FINALIDADE DE ASSEGURAR A ESTABILIDADE E A CONTINUIDADE DE TODOS OS EVENTOS REALIZADOS NO LOCAL.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO O CERCAMENTO INTERNO DA ESCOLA NOSSA SENHORA DAS GRAÇAS, ESPECIFICAMENTE NA ÁREA QUE FICA ENTRE A ESCOLA E O GINÁSIO, COM A INSTALAÇÃO DE UM PORTÃO DE ACESSO AO GINÁSIO.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A VIABILIDADE DE CONSTRUIR UM AUDITÓRIO NA ESCOLA NOSSA SENHORA DAS GRAÇAS, UMA VEZ QUE A INSTITUIÇÃO REALIZA FREQUENTEMENTE FEIRAS, PALESTRAS EDUCATIVAS, APRESENTAÇÕES CULTURAIS E PEÇAS TEATRAIS DESENVOLVIDAS PELOS ALUNOS - PROPOSIÇÃO ORIGINÁRIA DO PROGRAMA PARLAMENTAR MIRIM (ALUNA LETÍCIA GODINHO DE MOURA PEREIRA LUCAS).</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/protocolo_n._854-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 15, 16, E 17 DE DEZEMBRO, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESA COM COMBUSTÍVEL, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/protocolo_n._855-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, NOS DIAS 15, 16 E 17 DE DEZEMBRO DE 2025, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMAMA, COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO AMPLIAÇÃO NA OFERTA DE COLETA DE EXAMES LABORATORIAIS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A REVITALIZAÇÃO DO PASSEIO PÚBLICO DA ÁREA COMERCIAL NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 17, 18 E 19 DE DEZEMBRO DE 2025, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS E AUTORIZAÇÃO PARA VIAJAR NO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE CUMPRIR AGENDAS._x000D_
 _x000D_
 17/12 - DESLOCAMENTO COM SAÍDA AS 16H;_x000D_
 18/12 - REUNIÃO NO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA), PARA TRATAR DE DEMANDAS E PROJETOS REFERENTES AO MUNICÍPIO;_x000D_
 19/12 - REUNIÃO NA SECRETARIA DE DA RECONSTRUÇÃO GAÚCHA, PARA TRATAR SOBRE O FUNRIGS;_x000D_
 19/12 - AGENDA NA RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/protocolo_n._866-2025.pdf</t>
+  </si>
+  <si>
     <t>REQUER A CEDÊNCIA DA SALA DE REUNIÕES, DIA 21/12/2025, DAS 10H30 ÀS 12H30MIN., PARA REUNIÃO COM O PREFEITO DE CANDIOTA/RS, ACOMPANHADO DE DOIS CONVIDADOS, VISANDO TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO, COM O OBJETIVO DE FORTALECIMENTO DO DIÁLOGO INSTITUCIONAL E A BUSCA DE SOLUÇÕES CONJUNTAS PARA DEMANDAS COMUNS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 014/2025, QUE O DIÁRIO OFICIAL DOS  MUNICÍPIOS  DO ESTADO DO RIO GRANDE DO SUL, INSTITUUIDO E ADMINISTRADO PELA FAMURGS, COMO VEICULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE ACEGUÁ" - DÁ NOVA REDAÇÃO AO ART. 3.º.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE RESOLUÇÃO Nº 001/2025 QUE FIXA E REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA OS VEREADORES E SERVIDORES.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>EMENDA N.º 01  AO PL N.º 042/2025, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTOS DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS, DANDO NOVA REDAÇÃO AOS §§ 12 E 13 DO REFERIDO PROJETO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 01 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, SUPLEMENTANDO EM R$100.000,00, O PROGRAMA 0031 - INCENTIVO AO SETOR PRODUTIVO, PARA INCENTIVAR A REALIZAÇÃO DE FEIRAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, SUPLEMENTANDO EM R$37.458,80, O PROGRAMA 006 - APOIO AO PRODUTOR, NA AQUISIÇÃO E DISTRIBUIÇÃO DE MUDAS NATIVAS E EXÓTICAS.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 03 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, CRIANDO AÇÃO VOLTADA AO MELHORAMENTO GENÉTICO DOS REBANHOS DE LEITE E DE CORTE, NO VALOR DE 100.000,00, NO PROGRAMA 0006 - APOIO AO PRODUTOR - VISANDO A DISTRITUIÇÃO DE SÊMEN SEXADO E QUALIFICAÇÃO DE INSEMINADORES.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 04 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, CRIANDO AÇÃO NO VALOR DE R$100.000,00, VISANDO PROPORCIONAR MELHORIA NOS ACESSOS ÀS PROPRIEDADES RURAIS VOLTADAS À PRODUÇÃO LEITEIRA, NO PROGRAMA 0006 - APOIO AO PRODUTOR.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 05 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, FORTALECENDO O ORÇAMENTO DO PROGRAMA 0019 - DESENVOLVIMENTO  DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL, NO VALOR DE R$100.000,00,  NA AÇÃO 2.071/2025 - GESTÃO E ADMINISTRAÇÃO DA EDUCAÇÃO INFANTIL/NOVAS TURMAS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 06 AO PL N.º 046/2025, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, SUPLEMENTANDO NO VALOR DE R$100.000,00, O PROGRAMA 0019 - DESENVOLVIMENTO DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL - DEIEF, NA AÇÃO 0019 - CONSTRUÇÃO, AMPLIAÇÃO, REFORMA E MELHORIA DA REDE FÍSICA DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N.º 069/2025 QUE INSTITUI A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 070/2025 QUE ALTERA NO ART. 21 DA LEI 108/2002 OS CARGOS DE SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 073/2025, QUE ALTERA CARGOS NO ANEXO II DA LEI MUNICIPAL Nº 108, DE 1º DE OUTUBRO DE 2002.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 080/2025, QUE ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 108, DE 1° DE OUTUBRO DE 2002, SUPRIMINDO E CRIANDO CARGOS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>EMENDA 01 AO PROJETO DE LEI Nº 065/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2026. - ALOCA RECURSOS NA SMED A FIM DE REFORÇAR A RUBRICA DE APOIO AO TRANSPORTE DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>EMENDA 02 AO PROJETO DE LEI Nº 065/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2026 - ALOCA RECURSOS PARA AUXÍLIO A ENTIDADES SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>EMENDA N.º 001/2025 AO PROJETO DE LEI N.º 098/2025 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ACEGUÁ A CELEBRAR CONVÊNIO COM O INSTITUTO DE BEM-ESTAR ANIMAL MAIA E BENJAMIN,SUPRIMINDO O PARÁGRAFO ÚNICO DO ART. 3.°.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>MRT</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO -"MENSAGEM  RETIFICATIVA AO PROJETO DE LEI COMPLEMENTAR N.º 001/2025".</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL Nº 026/2025 - INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA/2025 - "DA NOVA REDAÇÃO AO § 1.º DO ART. 4.º".</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 039/2025 QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADIRÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 042/2025, QUE "DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS", SUPRIMINDO OS §§ 10, 12 E 13, DO ART. 10, ALÉM DO ART. 15.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA N.º 002/2025 AO PL N.º 042/2025, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE EM ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PROJETO DE LEI N.° 046/2025, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026", EM RESPOSTA AO REQUERIMENTO N.° 629/2025, DA COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EECUTIVO - MENSAGEM RETIFICATIVA AO PROJETO DE LEI N.°048/2025.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EECUTIVO - MENSAGEM RETIFICATIVA AO PROJETO DE LEI N.°069/2025.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO- MENSAGEM RETIFICATIVA AO PL N.° 073/2025.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 085/2025</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 088/2025.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas Governamentais</t>
   </si>
   <si>
     <t>Tribunal de Contas do RS - TCE RS</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf</t>
   </si>
   <si>
     <t>DO TCE/RS - PARECER N.º 23.220, RELATIVAMENTE AO PROCESSO N.º 000006-02.00/23-5, CONTAS ANUAIS DO EXECUTIVO MUNICIPAL, REFERENTES AO EXERCÍCIO 2023.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>CHP</t>
   </si>
   <si>
     <t>CHAPA PARA ELEIÇÃO A CARGOS DA MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf</t>
   </si>
   <si>
     <t>EXMO. SR. PRESIDENTE._x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador infra-assinado, e demais signatários, em atendimento ao disposto no Art. 32 do Regimento Interno apresenta à Vossa Excelência a seguinte chapa para concorrer à eleição da Mesa Diretora para o ano de 2025, conforme segue:_x000D_
 _x000D_
 CHAPA nº___/2025_x000D_
 _x000D_
 Presidente: ANDERSON BARCELOS CORRÊA - PSDB_x000D_
 Vice-Presidente: CLÁUDIO JESUS SILVA PEREZ - PP_x000D_
 1º Secretário: JÚLIO CÉSAR P. LEMOS - PSDB_x000D_
 2º Secretário: JOCEMAR CASAGRANDE - PT_x000D_
                                _x000D_
 _x000D_
 SALA DAS SESSÕES, 08 de dezembro de 2025._x000D_
 _x000D_
                                                                                                                       _x000D_
 _x000D_
 Vereador ANDERSON BARCELOS CORRÊA:_________________________________x000D_
 _x000D_
 Vereador CLÁUDIO JESUS SILVA PEREZ:___________________________________x000D_
 _x000D_
 Vereador JÚLIO CÉSAR P. LEMOS:_________________________________________x000D_
@@ -6932,67 +6974,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_decreto_legislativo_02-2025..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/protocolo_n._718-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/protocolo_n._719-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/protocolo_n._731-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/protocolo_n._775-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/protocolo_n._797-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/protocolo_n._823-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/protocolo_n._825-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/protocolo_n._826-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/protocolo_n._835-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/protocolo_n._836-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/protocolo_n._854-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/protocolo_n._855-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/protocolo_n._866-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9676,12508 +9718,12508 @@
       </c>
       <c r="H104" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>429</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>23</v>
       </c>
       <c r="D105" t="s">
         <v>424</v>
       </c>
       <c r="E105" t="s">
         <v>425</v>
       </c>
       <c r="F105" t="s">
         <v>426</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="H105" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E106" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H106" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>23</v>
       </c>
       <c r="D107" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E107" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F107" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H107" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E108" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F108" t="s">
         <v>52</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H108" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E109" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F109" t="s">
         <v>52</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H109" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>43</v>
       </c>
       <c r="D110" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E110" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F110" t="s">
         <v>52</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H110" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E111" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F111" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H111" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E112" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F112" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H112" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E113" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F113" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E114" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F114" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H114" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>43</v>
       </c>
       <c r="D115" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E115" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F115" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H115" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>47</v>
       </c>
       <c r="D116" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E116" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F116" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H116" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E117" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F117" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H117" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E118" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F118" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H118" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E119" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F119" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H119" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E120" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F120" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H120" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>43</v>
       </c>
       <c r="D121" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E121" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F121" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H121" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>47</v>
       </c>
       <c r="D122" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E122" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F122" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H122" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>51</v>
       </c>
       <c r="D123" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E123" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F123" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H123" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>56</v>
       </c>
       <c r="D124" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E124" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F124" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H124" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>60</v>
       </c>
       <c r="D125" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E125" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F125" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H125" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>64</v>
       </c>
       <c r="D126" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E126" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F126" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="H126" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E127" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F127" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H127" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>72</v>
       </c>
       <c r="D128" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E128" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F128" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H128" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>76</v>
       </c>
       <c r="D129" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E129" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F129" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H129" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>80</v>
       </c>
       <c r="D130" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E130" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F130" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H130" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>84</v>
       </c>
       <c r="D131" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E131" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F131" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H131" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>88</v>
       </c>
       <c r="D132" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E132" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F132" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H132" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>92</v>
       </c>
       <c r="D133" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E133" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F133" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H133" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>96</v>
       </c>
       <c r="D134" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E134" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F134" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H134" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>100</v>
       </c>
       <c r="D135" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E135" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F135" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H135" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>104</v>
       </c>
       <c r="D136" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E136" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F136" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H136" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>108</v>
       </c>
       <c r="D137" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E137" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F137" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H137" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>112</v>
       </c>
       <c r="D138" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E138" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F138" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H138" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>116</v>
       </c>
       <c r="D139" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E139" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F139" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H139" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>120</v>
       </c>
       <c r="D140" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E140" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F140" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H140" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>124</v>
       </c>
       <c r="D141" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E141" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F141" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H141" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>128</v>
       </c>
       <c r="D142" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E142" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F142" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H142" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>132</v>
       </c>
       <c r="D143" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E143" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F143" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H143" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>136</v>
       </c>
       <c r="D144" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E144" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F144" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H144" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>140</v>
       </c>
       <c r="D145" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E145" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F145" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H145" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>144</v>
       </c>
       <c r="D146" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E146" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F146" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H146" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>148</v>
       </c>
       <c r="D147" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E147" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F147" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H147" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>152</v>
       </c>
       <c r="D148" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E148" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F148" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H148" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>156</v>
       </c>
       <c r="D149" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E149" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F149" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H149" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>160</v>
       </c>
       <c r="D150" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E150" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F150" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="H150" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>164</v>
       </c>
       <c r="D151" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E151" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F151" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H151" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>168</v>
       </c>
       <c r="D152" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E152" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F152" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H152" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>172</v>
       </c>
       <c r="D153" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E153" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F153" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H153" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>176</v>
       </c>
       <c r="D154" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E154" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F154" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H154" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>180</v>
       </c>
       <c r="D155" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E155" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F155" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H155" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>184</v>
       </c>
       <c r="D156" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E156" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F156" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H156" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>188</v>
       </c>
       <c r="D157" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E157" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F157" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H157" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>192</v>
       </c>
       <c r="D158" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E158" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F158" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H158" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>196</v>
       </c>
       <c r="D159" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E159" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F159" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H159" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>200</v>
       </c>
       <c r="D160" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E160" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F160" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="H160" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>204</v>
       </c>
       <c r="D161" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E161" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F161" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H161" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>208</v>
       </c>
       <c r="D162" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E162" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F162" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H162" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>212</v>
       </c>
       <c r="D163" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E163" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F163" t="s">
         <v>426</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H163" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>216</v>
       </c>
       <c r="D164" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E164" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F164" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="H164" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>220</v>
       </c>
       <c r="D165" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E165" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F165" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H165" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>224</v>
       </c>
       <c r="D166" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E166" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F166" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H166" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>228</v>
       </c>
       <c r="D167" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E167" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F167" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H167" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E168" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F168" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="H168" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>236</v>
       </c>
       <c r="D169" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E169" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F169" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H169" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>240</v>
       </c>
       <c r="D170" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H170" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>244</v>
       </c>
       <c r="D171" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E171" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F171" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H171" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>248</v>
       </c>
       <c r="D172" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E172" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F172" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H172" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>252</v>
       </c>
       <c r="D173" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E173" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F173" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H173" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>256</v>
       </c>
       <c r="D174" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E174" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F174" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="H174" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>260</v>
       </c>
       <c r="D175" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E175" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F175" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H175" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>264</v>
       </c>
       <c r="D176" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E176" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F176" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H176" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>268</v>
       </c>
       <c r="D177" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E177" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F177" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H177" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>272</v>
       </c>
       <c r="D178" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E178" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F178" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="H178" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>276</v>
       </c>
       <c r="D179" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E179" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F179" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="H179" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>280</v>
       </c>
       <c r="D180" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E180" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F180" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H180" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>284</v>
       </c>
       <c r="D181" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E181" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F181" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H181" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>288</v>
       </c>
       <c r="D182" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E182" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F182" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H182" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>292</v>
       </c>
       <c r="D183" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E183" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F183" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="H183" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>296</v>
       </c>
       <c r="D184" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E184" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F184" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H184" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>300</v>
       </c>
       <c r="D185" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E185" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F185" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="H185" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>304</v>
       </c>
       <c r="D186" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E186" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F186" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H186" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>308</v>
       </c>
       <c r="D187" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E187" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F187" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H187" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E188" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F188" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H188" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>316</v>
       </c>
       <c r="D189" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E189" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F189" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H189" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>320</v>
       </c>
       <c r="D190" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E190" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F190" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H190" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>324</v>
       </c>
       <c r="D191" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E191" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F191" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H191" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>328</v>
       </c>
       <c r="D192" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E192" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F192" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="H192" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>332</v>
       </c>
       <c r="D193" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E193" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F193" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="H193" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>336</v>
       </c>
       <c r="D194" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E194" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F194" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="H194" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>340</v>
       </c>
       <c r="D195" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E195" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F195" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H195" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>344</v>
       </c>
       <c r="D196" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E196" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F196" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H196" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>348</v>
       </c>
       <c r="D197" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E197" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F197" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H197" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>352</v>
       </c>
       <c r="D198" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E198" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F198" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H198" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>356</v>
       </c>
       <c r="D199" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E199" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F199" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="H199" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>360</v>
       </c>
       <c r="D200" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E200" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F200" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H200" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>364</v>
       </c>
       <c r="D201" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E201" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F201" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H201" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>368</v>
       </c>
       <c r="D202" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E202" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F202" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H202" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>372</v>
       </c>
       <c r="D203" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E203" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F203" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H203" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>376</v>
       </c>
       <c r="D204" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E204" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F204" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H204" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>380</v>
       </c>
       <c r="D205" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E205" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F205" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H205" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>384</v>
       </c>
       <c r="D206" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E206" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F206" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="H206" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>388</v>
       </c>
       <c r="D207" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E207" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F207" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H207" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>392</v>
       </c>
       <c r="D208" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E208" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F208" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H208" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>396</v>
       </c>
       <c r="D209" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E209" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F209" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H209" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>400</v>
       </c>
       <c r="D210" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E210" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F210" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H210" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>404</v>
       </c>
       <c r="D211" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E211" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F211" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H211" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>408</v>
       </c>
       <c r="D212" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E212" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F212" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H212" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>412</v>
       </c>
       <c r="D213" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E213" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F213" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H213" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>416</v>
       </c>
       <c r="D214" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E214" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F214" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="H214" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>420</v>
       </c>
       <c r="D215" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E215" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F215" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H215" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D216" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E216" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F216" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H216" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D217" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E217" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F217" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="H217" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D218" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E218" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F218" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H218" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D219" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E219" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F219" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H219" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D220" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E220" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F220" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H220" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D221" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E221" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F221" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H221" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>792</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>793</v>
+      </c>
+      <c r="D222" t="s">
+        <v>472</v>
+      </c>
+      <c r="E222" t="s">
+        <v>473</v>
+      </c>
+      <c r="F222" t="s">
+        <v>459</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H222" t="s">
         <v>791</v>
-      </c>
-[...19 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D223" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E223" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F223" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H223" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D224" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E224" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F224" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H224" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D225" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E225" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F225" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H225" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>805</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>806</v>
+      </c>
+      <c r="D226" t="s">
+        <v>472</v>
+      </c>
+      <c r="E226" t="s">
+        <v>473</v>
+      </c>
+      <c r="F226" t="s">
+        <v>486</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H226" t="s">
         <v>804</v>
-      </c>
-[...19 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D227" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E227" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F227" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H227" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D228" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E228" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F228" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H228" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D229" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E229" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F229" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H229" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D230" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E230" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F230" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H230" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D231" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E231" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F231" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H231" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D232" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E232" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F232" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="H232" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D233" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E233" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F233" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H233" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D234" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E234" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F234" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H234" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D235" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E235" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F235" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="H235" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D236" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E236" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F236" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="H236" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D237" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E237" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F237" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H237" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D238" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E238" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F238" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H238" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D239" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E239" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F239" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H239" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D240" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E240" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F240" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H240" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D241" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E241" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F241" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="H241" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D242" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E242" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F242" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H242" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D243" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E243" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F243" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H243" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D244" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E244" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F244" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H244" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D245" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E245" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F245" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H245" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D246" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E246" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F246" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H246" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D247" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E247" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F247" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H247" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D248" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E248" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F248" t="s">
         <v>426</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H248" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D249" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E249" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F249" t="s">
         <v>426</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H249" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D250" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E250" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F250" t="s">
         <v>426</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H250" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D251" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E251" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F251" t="s">
         <v>426</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="H251" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D252" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E252" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F252" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H252" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D253" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E253" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F253" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H253" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D254" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E254" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F254" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H254" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D255" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E255" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F255" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H255" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D256" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E256" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F256" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H256" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D257" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E257" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F257" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="H257" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D258" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E258" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F258" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H258" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D259" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E259" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F259" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H259" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D260" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E260" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F260" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H260" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D261" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E261" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F261" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H261" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D262" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E262" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F262" t="s">
         <v>426</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H262" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D263" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E263" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F263" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H263" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D264" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E264" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F264" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H264" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D265" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E265" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F265" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H265" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D266" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E266" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F266" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H266" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D267" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E267" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F267" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H267" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D268" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E268" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F268" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H268" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D269" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E269" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F269" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H269" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D270" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E270" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F270" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H270" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D271" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E271" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F271" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H271" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D272" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E272" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F272" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H272" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D273" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E273" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F273" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H273" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>994</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>995</v>
+      </c>
+      <c r="D274" t="s">
+        <v>472</v>
+      </c>
+      <c r="E274" t="s">
+        <v>473</v>
+      </c>
+      <c r="F274" t="s">
+        <v>731</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H274" t="s">
         <v>993</v>
-      </c>
-[...19 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D275" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E275" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F275" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H275" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D276" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E276" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F276" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H276" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D277" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E277" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F277" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H277" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D278" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E278" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F278" t="s">
         <v>426</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H278" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D279" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E279" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F279" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H279" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D280" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E280" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F280" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H280" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D281" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E281" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F281" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H281" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D282" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E282" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F282" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H282" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D283" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E283" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F283" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H283" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D284" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E284" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F284" t="s">
         <v>426</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H284" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D285" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E285" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F285" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="H285" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D286" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E286" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F286" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H286" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D287" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E287" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F287" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H287" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D288" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E288" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F288" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H288" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D289" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E289" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F289" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H289" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D290" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E290" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F290" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H290" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D291" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E291" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F291" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H291" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D292" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E292" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F292" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H292" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D293" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E293" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F293" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H293" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D294" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E294" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F294" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H294" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D295" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E295" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F295" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H295" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D296" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E296" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F296" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H296" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D297" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E297" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F297" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H297" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D298" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E298" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F298" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H298" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D299" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E299" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F299" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H299" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D300" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E300" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F300" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H300" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D301" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E301" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F301" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H301" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D302" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E302" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F302" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H302" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D303" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E303" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F303" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H303" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D304" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E304" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F304" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H304" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D305" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E305" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F305" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="H305" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D306" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E306" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F306" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H306" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D307" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E307" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F307" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H307" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D308" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E308" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F308" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H308" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D309" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E309" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F309" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H309" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D310" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E310" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F310" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H310" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D311" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E311" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F311" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H311" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D312" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E312" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F312" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H312" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D313" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E313" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F313" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H313" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D314" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E314" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F314" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="H314" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D315" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E315" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F315" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H315" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D316" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E316" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F316" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H316" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D317" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E317" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F317" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H317" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D318" t="s">
+        <v>472</v>
+      </c>
+      <c r="E318" t="s">
+        <v>473</v>
+      </c>
+      <c r="F318" t="s">
+        <v>571</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H318" t="s">
         <v>1166</v>
-      </c>
-[...19 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D319" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E319" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F319" t="s">
         <v>52</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="H319" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D320" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E320" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F320" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H320" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D321" t="s">
+        <v>472</v>
+      </c>
+      <c r="E321" t="s">
+        <v>473</v>
+      </c>
+      <c r="F321" t="s">
+        <v>486</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H321" t="s">
         <v>1177</v>
-      </c>
-[...19 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D322" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E322" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F322" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H322" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D323" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E323" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F323" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H323" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D324" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E324" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F324" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H324" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D325" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E325" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F325" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H325" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D326" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E326" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F326" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H326" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D327" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E327" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F327" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H327" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D328" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E328" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F328" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H328" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D329" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E329" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F329" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H329" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D330" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E330" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F330" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H330" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D331" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E331" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F331" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H331" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D332" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E332" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F332" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H332" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D333" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E333" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F333" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H333" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D334" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E334" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F334" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H334" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D335" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E335" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F335" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H335" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D336" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E336" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F336" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H336" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D337" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E337" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F337" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H337" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D338" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E338" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F338" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H338" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D339" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E339" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F339" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H339" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D340" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E340" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F340" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="H340" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D341" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E341" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F341" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="H341" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D342" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E342" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F342" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H342" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D343" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E343" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F343" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H343" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D344" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E344" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F344" t="s">
         <v>426</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="H344" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="D345" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E345" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F345" t="s">
         <v>426</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="H345" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D346" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E346" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F346" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="H346" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="D347" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E347" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F347" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="H347" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D348" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E348" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F348" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="H348" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D349" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E349" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F349" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="H349" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D350" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E350" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F350" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="H350" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D351" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E351" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F351" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="H351" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D352" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E352" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F352" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H352" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D353" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E353" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F353" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="H353" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D354" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E354" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F354" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="H354" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D355" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E355" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F355" t="s">
         <v>426</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H355" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D356" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E356" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F356" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H356" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D357" t="s">
+        <v>472</v>
+      </c>
+      <c r="E357" t="s">
+        <v>473</v>
+      </c>
+      <c r="F357" t="s">
+        <v>486</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H357" t="s">
         <v>1321</v>
-      </c>
-[...19 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D358" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E358" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F358" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H358" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D359" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E359" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F359" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H359" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D360" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E360" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F360" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="H360" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D361" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E361" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F361" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H361" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D362" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E362" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F362" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H362" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D363" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E363" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F363" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="H363" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D364" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E364" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F364" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H364" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D365" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E365" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F365" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H365" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="D366" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E366" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F366" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="H366" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D367" t="s">
+        <v>472</v>
+      </c>
+      <c r="E367" t="s">
+        <v>473</v>
+      </c>
+      <c r="F367" t="s">
+        <v>486</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H367" t="s">
         <v>1359</v>
-      </c>
-[...19 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D368" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E368" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F368" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H368" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D369" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E369" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F369" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H369" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D370" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E370" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F370" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H370" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D371" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E371" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F371" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H371" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D372" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E372" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F372" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H372" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D373" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E373" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F373" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H373" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D374" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E374" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F374" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="H374" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D375" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E375" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F375" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H375" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D376" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E376" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F376" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H376" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D377" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E377" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F377" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H377" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D378" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E378" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F378" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="H378" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D379" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E379" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F379" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="H379" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D380" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E380" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F380" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H380" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D381" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E381" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F381" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H381" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D382" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E382" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F382" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H382" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D383" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E383" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F383" t="s">
         <v>426</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="H383" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D384" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E384" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F384" t="s">
         <v>426</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H384" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D385" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E385" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F385" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="H385" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D386" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E386" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F386" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H386" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D387" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E387" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F387" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="H387" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D388" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E388" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F388" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H388" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D389" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E389" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F389" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H389" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D390" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E390" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F390" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H390" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="D391" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E391" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F391" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H391" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D392" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E392" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F392" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H392" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D393" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E393" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F393" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H393" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D394" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E394" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F394" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H394" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D395" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E395" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F395" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H395" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D396" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E396" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F396" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="H396" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D397" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E397" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F397" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H397" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D398" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E398" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F398" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H398" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D399" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E399" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F399" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H399" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D400" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E400" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F400" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="H400" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D401" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E401" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F401" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H401" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D402" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E402" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F402" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="H402" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D403" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E403" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F403" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H403" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D404" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E404" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F404" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H404" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D405" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E405" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F405" t="s">
         <v>426</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H405" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D406" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E406" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F406" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H406" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D407" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E407" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F407" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="H407" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="D408" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E408" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F408" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H408" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D409" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E409" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F409" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="H409" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D410" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E410" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F410" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="H410" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D411" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E411" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F411" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="H411" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D412" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E412" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F412" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="H412" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D413" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E413" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F413" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="H413" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D414" t="s">
+        <v>472</v>
+      </c>
+      <c r="E414" t="s">
+        <v>473</v>
+      </c>
+      <c r="F414" t="s">
+        <v>493</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H414" t="s">
         <v>1538</v>
-      </c>
-[...19 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D415" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E415" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F415" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="H415" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="D416" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E416" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F416" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="H416" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D417" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E417" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F417" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="H417" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D418" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E418" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F418" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H418" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D419" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E419" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F419" t="s">
         <v>426</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H419" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D420" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E420" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F420" t="s">
         <v>426</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H420" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D421" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E421" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F421" t="s">
         <v>426</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H421" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D422" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E422" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F422" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H422" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D423" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E423" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F423" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H423" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D424" t="s">
+        <v>472</v>
+      </c>
+      <c r="E424" t="s">
+        <v>473</v>
+      </c>
+      <c r="F424" t="s">
+        <v>486</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H424" t="s">
         <v>1576</v>
-      </c>
-[...19 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D425" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E425" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F425" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="H425" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D426" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E426" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F426" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H426" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D427" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E427" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F427" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H427" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D428" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E428" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F428" t="s">
         <v>426</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H428" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D429" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E429" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F429" t="s">
         <v>426</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H429" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D430" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E430" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F430" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H430" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D431" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E431" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F431" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H431" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D432" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E432" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F432" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="H432" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D433" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E433" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F433" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H433" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="D434" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E434" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F434" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="H434" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D435" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E435" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F435" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="H435" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D436" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E436" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F436" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H436" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D437" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E437" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F437" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="H437" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D438" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E438" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F438" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="H438" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="D439" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E439" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F439" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="H439" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D440" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E440" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F440" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="H440" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D441" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E441" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F441" t="s">
         <v>426</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="H441" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="D442" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E442" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F442" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="H442" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D443" t="s">
+        <v>472</v>
+      </c>
+      <c r="E443" t="s">
+        <v>473</v>
+      </c>
+      <c r="F443" t="s">
+        <v>482</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H443" t="s">
         <v>1650</v>
-      </c>
-[...19 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D444" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E444" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F444" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="H444" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D445" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E445" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F445" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="H445" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="D446" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E446" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F446" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H446" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D447" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E447" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F447" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H447" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D448" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E448" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F448" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="H448" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D449" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E449" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F449" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="H449" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D450" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E450" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F450" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H450" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D451" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E451" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F451" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="H451" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D452" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E452" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F452" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="H452" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="D453" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E453" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F453" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="H453" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D454" t="s">
+        <v>472</v>
+      </c>
+      <c r="E454" t="s">
+        <v>473</v>
+      </c>
+      <c r="F454" t="s">
+        <v>551</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H454" t="s">
         <v>1692</v>
-      </c>
-[...19 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D455" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E455" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F455" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H455" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D456" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E456" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F456" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="H456" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D457" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E457" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F457" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H457" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D458" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E458" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F458" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H458" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D459" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E459" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F459" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="H459" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="D460" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E460" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F460" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="H460" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D461" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E461" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F461" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H461" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="D462" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E462" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F462" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="H462" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D463" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E463" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F463" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H463" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="D464" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E464" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F464" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="H464" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D465" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E465" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F465" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="H465" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D466" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E466" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F466" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="H466" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D467" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E467" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F467" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="H467" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="D468" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E468" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F468" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="H468" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="D469" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E469" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F469" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="H469" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="D470" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E470" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F470" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="H470" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="D471" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E471" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F471" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H471" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="D472" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E472" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F472" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="H472" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D473" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E473" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F473" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H473" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="D474" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E474" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F474" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="H474" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="D475" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E475" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F475" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="H475" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="D476" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E476" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F476" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="H476" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="D477" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E477" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F477" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="H477" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="D478" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E478" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F478" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H478" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D479" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E479" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F479" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H479" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="D480" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E480" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F480" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="H480" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="D481" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E481" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F481" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="H481" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D482" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E482" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F482" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="H482" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D483" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E483" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F483" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="H483" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D484" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E484" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F484" t="s">
         <v>426</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>427</v>
+        <v>1815</v>
       </c>
       <c r="H484" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="D485" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E485" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F485" t="s">
         <v>426</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>427</v>
+        <v>1819</v>
       </c>
       <c r="H485" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="D486" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E486" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F486" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="H486" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D487" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E487" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F487" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="H487" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="D488" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E488" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F488" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H488" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="D489" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E489" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F489" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="H489" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="D490" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E490" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F490" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="H490" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="D491" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E491" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F491" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>427</v>
+        <v>1842</v>
       </c>
       <c r="H491" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="D492" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E492" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F492" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="H492" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="D493" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E493" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F493" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="H493" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="D494" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E494" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F494" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="H494" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="D495" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E495" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F495" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="H495" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="D496" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E496" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F496" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="H496" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D497" t="s">
+        <v>472</v>
+      </c>
+      <c r="E497" t="s">
+        <v>473</v>
+      </c>
+      <c r="F497" t="s">
+        <v>571</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H497" t="s">
         <v>1859</v>
-      </c>
-[...19 lines deleted...]
-        <v>1855</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="D498" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E498" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F498" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="H498" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="D499" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E499" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F499" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="H499" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="D500" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E500" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F500" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="H500" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="D501" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E501" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F501" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="H501" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="D502" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E502" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F502" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="H502" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="D503" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E503" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F503" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="H503" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="D504" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E504" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F504" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="H504" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
       <c r="D505" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E505" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F505" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="H505" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="D506" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E506" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F506" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>427</v>
+        <v>1900</v>
       </c>
       <c r="H506" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="D507" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E507" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F507" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H507" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="D508" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E508" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F508" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="H508" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="D509" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E509" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F509" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="H509" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="D510" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E510" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F510" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="H510" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="D511" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E511" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F511" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
       <c r="H511" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="D512" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E512" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F512" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="H512" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="D513" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E513" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F513" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="H513" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="D514" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E514" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F514" t="s">
         <v>426</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="H514" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="D515" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E515" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F515" t="s">
         <v>426</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="H515" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="D516" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E516" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F516" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="H516" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="D517" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E517" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F517" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="H517" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="D518" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E518" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F518" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="H518" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="D519" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E519" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F519" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="H519" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="D520" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E520" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F520" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>427</v>
+        <v>1955</v>
       </c>
       <c r="H520" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1951</v>
+        <v>1957</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="D521" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E521" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F521" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="H521" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="D522" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E522" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F522" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="H522" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="D523" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E523" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F523" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="H523" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="D524" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E524" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F524" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="H524" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="D525" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E525" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F525" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="H525" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="D526" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E526" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F526" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="H526" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="D527" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E527" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F527" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="H527" t="s">
-        <v>1978</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="D528" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E528" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F528" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="H528" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D529" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E529" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F529" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="H529" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="D530" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E530" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F530" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>427</v>
+        <v>1995</v>
       </c>
       <c r="H530" t="s">
-        <v>1989</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="D531" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E531" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F531" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H531" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="D532" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E532" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F532" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>427</v>
+        <v>2002</v>
       </c>
       <c r="H532" t="s">
-        <v>1995</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="D533" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E533" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F533" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>427</v>
+        <v>2006</v>
       </c>
       <c r="H533" t="s">
-        <v>1998</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="D534" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E534" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F534" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>427</v>
+        <v>2010</v>
       </c>
       <c r="H534" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="D535" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E535" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F535" t="s">
         <v>426</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>427</v>
+        <v>2014</v>
       </c>
       <c r="H535" t="s">
-        <v>2004</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="D536" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E536" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F536" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="H536" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="D537" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E537" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F537" t="s">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="H537" t="s">
-        <v>2013</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="D538" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E538" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F538" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2016</v>
+        <v>2027</v>
       </c>
       <c r="H538" t="s">
-        <v>2017</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2018</v>
+        <v>2029</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>2019</v>
+        <v>2030</v>
       </c>
       <c r="D539" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E539" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F539" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2020</v>
+        <v>2031</v>
       </c>
       <c r="H539" t="s">
-        <v>2021</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2022</v>
+        <v>2033</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>2023</v>
+        <v>2034</v>
       </c>
       <c r="D540" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E540" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F540" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2024</v>
+        <v>2035</v>
       </c>
       <c r="H540" t="s">
-        <v>2025</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>2027</v>
+        <v>2038</v>
       </c>
       <c r="D541" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E541" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F541" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2028</v>
+        <v>2039</v>
       </c>
       <c r="H541" t="s">
-        <v>2029</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2030</v>
+        <v>2041</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2031</v>
+        <v>2042</v>
       </c>
       <c r="D542" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E542" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F542" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2032</v>
+        <v>2043</v>
       </c>
       <c r="H542" t="s">
-        <v>2033</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2034</v>
+        <v>2045</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2035</v>
+        <v>2046</v>
       </c>
       <c r="D543" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E543" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F543" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2036</v>
+        <v>2047</v>
       </c>
       <c r="H543" t="s">
-        <v>2037</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="D544" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E544" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F544" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2040</v>
+        <v>2051</v>
       </c>
       <c r="H544" t="s">
-        <v>2041</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2042</v>
+        <v>2053</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2043</v>
+        <v>2054</v>
       </c>
       <c r="D545" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E545" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F545" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2044</v>
+        <v>2055</v>
       </c>
       <c r="H545" t="s">
-        <v>2045</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2046</v>
+        <v>2057</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="D546" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E546" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F546" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
       <c r="H546" t="s">
-        <v>2049</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>2051</v>
+        <v>2062</v>
       </c>
       <c r="D547" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E547" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F547" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
       <c r="H547" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
       <c r="D548" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E548" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F548" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>427</v>
+        <v>2067</v>
       </c>
       <c r="H548" t="s">
-        <v>2056</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2057</v>
+        <v>2069</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>2058</v>
+        <v>2070</v>
       </c>
       <c r="D549" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E549" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F549" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>427</v>
+        <v>2071</v>
       </c>
       <c r="H549" t="s">
-        <v>2059</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2060</v>
+        <v>2073</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>2061</v>
+        <v>2074</v>
       </c>
       <c r="D550" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E550" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F550" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2062</v>
+        <v>2075</v>
       </c>
       <c r="H550" t="s">
-        <v>2063</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2064</v>
+        <v>2077</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>2065</v>
+        <v>2078</v>
       </c>
       <c r="D551" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E551" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F551" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2066</v>
+        <v>2079</v>
       </c>
       <c r="H551" t="s">
-        <v>2067</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2068</v>
+        <v>2081</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>2069</v>
+        <v>2082</v>
       </c>
       <c r="D552" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E552" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F552" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2070</v>
+        <v>2083</v>
       </c>
       <c r="H552" t="s">
-        <v>2071</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2072</v>
+        <v>2085</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="D553" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E553" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F553" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2074</v>
+        <v>2087</v>
       </c>
       <c r="H553" t="s">
-        <v>2071</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2075</v>
+        <v>2088</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>2076</v>
+        <v>2089</v>
       </c>
       <c r="D554" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E554" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F554" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2077</v>
+        <v>2090</v>
       </c>
       <c r="H554" t="s">
-        <v>2071</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2078</v>
+        <v>2091</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>2079</v>
+        <v>2092</v>
       </c>
       <c r="D555" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E555" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F555" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>427</v>
+        <v>2093</v>
       </c>
       <c r="H555" t="s">
-        <v>2080</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2081</v>
+        <v>2095</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>10</v>
       </c>
       <c r="D556" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E556" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F556" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H556" t="s">
-        <v>2084</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2085</v>
+        <v>2099</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>23</v>
       </c>
       <c r="D557" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E557" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F557" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H557" t="s">
-        <v>2086</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2087</v>
+        <v>2101</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>35</v>
       </c>
       <c r="D558" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E558" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F558" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H558" t="s">
-        <v>2088</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2089</v>
+        <v>2103</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>39</v>
       </c>
       <c r="D559" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E559" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F559" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
       <c r="H559" t="s">
-        <v>2091</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2092</v>
+        <v>2106</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>43</v>
       </c>
       <c r="D560" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E560" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F560" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2093</v>
+        <v>2107</v>
       </c>
       <c r="H560" t="s">
-        <v>2094</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2095</v>
+        <v>2109</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>47</v>
       </c>
       <c r="D561" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E561" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F561" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2096</v>
+        <v>2110</v>
       </c>
       <c r="H561" t="s">
-        <v>2097</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2098</v>
+        <v>2112</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>51</v>
       </c>
       <c r="D562" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E562" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F562" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2099</v>
+        <v>2113</v>
       </c>
       <c r="H562" t="s">
-        <v>2100</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2101</v>
+        <v>2115</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>56</v>
       </c>
       <c r="D563" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E563" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F563" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2102</v>
+        <v>2116</v>
       </c>
       <c r="H563" t="s">
-        <v>2103</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2104</v>
+        <v>2118</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>60</v>
       </c>
       <c r="D564" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E564" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F564" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2105</v>
+        <v>2119</v>
       </c>
       <c r="H564" t="s">
-        <v>2106</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2107</v>
+        <v>2121</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>64</v>
       </c>
       <c r="D565" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E565" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F565" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2108</v>
+        <v>2122</v>
       </c>
       <c r="H565" t="s">
-        <v>2109</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2110</v>
+        <v>2124</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>68</v>
       </c>
       <c r="D566" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E566" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F566" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2111</v>
+        <v>2125</v>
       </c>
       <c r="H566" t="s">
-        <v>2112</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2113</v>
+        <v>2127</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>72</v>
       </c>
       <c r="D567" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E567" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F567" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2114</v>
+        <v>2128</v>
       </c>
       <c r="H567" t="s">
-        <v>2115</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2116</v>
+        <v>2130</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>76</v>
       </c>
       <c r="D568" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E568" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F568" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2117</v>
+        <v>2131</v>
       </c>
       <c r="H568" t="s">
-        <v>2118</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2119</v>
+        <v>2133</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>80</v>
       </c>
       <c r="D569" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E569" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F569" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H569" t="s">
-        <v>2120</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2121</v>
+        <v>2135</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>84</v>
       </c>
       <c r="D570" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E570" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F570" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H570" t="s">
-        <v>2122</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2123</v>
+        <v>2137</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>88</v>
       </c>
       <c r="D571" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="E571" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="F571" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H571" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2125</v>
+        <v>2139</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>10</v>
       </c>
       <c r="D572" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E572" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F572" t="s">
         <v>19</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H572" t="s">
-        <v>2128</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2129</v>
+        <v>2143</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>23</v>
       </c>
       <c r="D573" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E573" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F573" t="s">
         <v>19</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2130</v>
+        <v>2144</v>
       </c>
       <c r="H573" t="s">
-        <v>2131</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2132</v>
+        <v>2146</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>35</v>
       </c>
       <c r="D574" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E574" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F574" t="s">
         <v>19</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2133</v>
+        <v>2147</v>
       </c>
       <c r="H574" t="s">
-        <v>2134</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2135</v>
+        <v>2149</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>39</v>
       </c>
       <c r="D575" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E575" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F575" t="s">
         <v>19</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2136</v>
+        <v>2150</v>
       </c>
       <c r="H575" t="s">
-        <v>2137</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2138</v>
+        <v>2152</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>43</v>
       </c>
       <c r="D576" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E576" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F576" t="s">
         <v>19</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2139</v>
+        <v>2153</v>
       </c>
       <c r="H576" t="s">
-        <v>2140</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2141</v>
+        <v>2155</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>47</v>
       </c>
       <c r="D577" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E577" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F577" t="s">
         <v>19</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2142</v>
+        <v>2156</v>
       </c>
       <c r="H577" t="s">
-        <v>2143</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2144</v>
+        <v>2158</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>51</v>
       </c>
       <c r="D578" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E578" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F578" t="s">
         <v>19</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="H578" t="s">
-        <v>2146</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2147</v>
+        <v>2161</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>56</v>
       </c>
       <c r="D579" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E579" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F579" t="s">
         <v>19</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2148</v>
+        <v>2162</v>
       </c>
       <c r="H579" t="s">
-        <v>2149</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2150</v>
+        <v>2164</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>60</v>
       </c>
       <c r="D580" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E580" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F580" t="s">
         <v>19</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2151</v>
+        <v>2165</v>
       </c>
       <c r="H580" t="s">
-        <v>2152</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2153</v>
+        <v>2167</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>64</v>
       </c>
       <c r="D581" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E581" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F581" t="s">
         <v>19</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2154</v>
+        <v>2168</v>
       </c>
       <c r="H581" t="s">
-        <v>2155</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2156</v>
+        <v>2170</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>68</v>
       </c>
       <c r="D582" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E582" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F582" t="s">
         <v>19</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2157</v>
+        <v>2171</v>
       </c>
       <c r="H582" t="s">
-        <v>2158</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2159</v>
+        <v>2173</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>10</v>
       </c>
       <c r="D583" t="s">
-        <v>2160</v>
+        <v>2174</v>
       </c>
       <c r="E583" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
       <c r="F583" t="s">
-        <v>2162</v>
+        <v>2176</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2163</v>
+        <v>2177</v>
       </c>
       <c r="H583" t="s">
-        <v>2164</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2165</v>
+        <v>2179</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>10</v>
       </c>
       <c r="D584" t="s">
-        <v>2166</v>
+        <v>2180</v>
       </c>
       <c r="E584" t="s">
-        <v>2167</v>
+        <v>2181</v>
       </c>
       <c r="F584" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2168</v>
+        <v>2182</v>
       </c>
       <c r="H584" t="s">
-        <v>2169</v>
+        <v>2183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>