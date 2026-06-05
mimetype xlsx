--- v1 (2026-04-07)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4672" uniqueCount="2184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4672" uniqueCount="2186">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1344,50 +1344,53 @@
   <si>
     <t>DA MESA DIRETORA - PR N.º 001/2025 - "FIXA E REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA OS VEREADORES E SERVIDORES".</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PR N.º 002/2025 - "INSTITUI O PROGRAMA - CÂMARA MIRIM - NA CÂMARA MUNICIPAL DE ACEGUÁ/RS".</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PR N.º 003/2025 - 'FIXA E REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA OS VEREADORES E SERVIDORES.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/scan_20260408_115345.pdf</t>
+  </si>
+  <si>
     <t>DA MESA DIRETORA -  PROJETO DE RESOLUÇÃO N.º 004/2025 - "ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL  DE ACEGUÁ PARA DISPOR SOBRE AS FALTAS JUSTIFICÁVEIS DE VEREADORES".</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA/2025 - PROJETO DE RESOLUÇÃO N.º 005/2025 - "ALTERA O ART. 10 DA RESOLUÇÃO N.º 083/2025".</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cláudio Jesus Silva Perez</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf</t>
@@ -1666,50 +1669,53 @@
     <t>REQUER A REALIZAÇÃO  DE SESSÃO SOLENE, ÀS 19H, DO AI 14/04/2025, COM A FINALIDADE DE HOMENAGEAR AS ENTIDADES ABAIXO RELACIONADAS, EM RECONHECIMENTO AO SERVIÇO SOCIAL PRESTADO À COMUNIDADE ACEGUAENSE: - ASSOCIAÇÃO ROMANOS 8; - DEPARTAMENTO DE TRADIÇÕES GAÚCHAS UNIÃO FRONTEIRIÇA; - ROTARY CLUBE DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, NO DIA 10/04/2024, ÀS 19H, VISANDO HOMENAGEAR O DEPARTAMENTO DE TRADIÇÕES GAÚCHAS UNIÃO FRONTEIRIÇA-DTG, COMO FORMA DE RECONHECIMENTO PELO TRABALHO E DEDICAÇÃO EM MANTER VIVA A TRADIÇÃO NO MUNICÍPIO DE ACEGUÁ, COM AS SEGUINTES SUGESTÕES: - REALIZAÇÃ DA HOMENAGEM, PRFERENCIALMENTE, NO CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ, EM VIRTUDE DE MELHOR ACOMODAÇÃO; - APRESENTAÇÕES ARTÍSTICAS; - APRESENTAÇÃO DE CANTO E DECLAMAÇÕES; - PARTICIPAÇÃO DE AUTORIDADES LIGADAS AO MOVIMENTO TRATICIONALISTA DE ACEGUÁ, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A MANUTENÇÃO DO CEMITÉRIO MUNICIPAL, A PODA DA VEGETAÇÃO, BEM COMO, A AQUISIÇÃO DE UM CARRINHO PARA TRANSPORTE DO CAIXÃO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>Júlio César Porciúncula Lemos</t>
+  </si>
+  <si>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1370/iluminacao_publica_02_-_julio_colonia_nova.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA, NA COLÔNIA NOVA, TAIS COMO: - 02 PONTOS, TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SR. LUCAS MACKE; - 01 PONTO TENDO COMO REFEÊNCIA  O ESTABELECIMENTO COMERCIAL DO SR, VALTER KLASSEN; - 01 PONTO TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SR. NORBERT MARTENS E - 02 PONTOS TENDO COMO REFERÊNCIA AS RESIDÊNCIAS DAS SENHORAS ANDRÉIA RIBEIRO E ENNI NEUFELD.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CRIAÇÃO DE DESPESA DE OBRAS E INSTALAÇÕES, COM O VÍNCULO 17001113 (CESSÃO ONEROSA) E SUA SUPLEMENTAÇÃO, VISANDO A EXECUÇÃO DAS SEGUINTES MELHORIAS NA ESCOLA FRANCISCO DE PAULA: - TROCA DE TELHADO; - CONSTRUÇÃO DE TRÊS SALAS E DE UMA SALA DE INFORMÁTICA E LABORATÓRIO DE CIÊNCIAS, VISTO QUE O RECURSO ESTÁ NO COFRE MUNICIPAL, DESDE MAIO/2022, ATÉ O MOMENTO NÃO UTILIZADO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa, Adriana Machado Teixeira, Júlio César Porciúncula Lemos</t>
   </si>
   <si>
     <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DO ART. 68, INCISSO III, DO REGIMENTO INTERNO, A CRIAÇÃO DA COMISSÃO ESPECIAL TEMPORÁRIA PARA TRATAR DE ASSUNTOS INTERNACIONAIS, VISTO QUE NENHUMA OUTRA COMISSÃO TÉCNICA PERMANENTE POSSUI ATRIBUIÇÃO PARA TRATAR DO TEMA,  ESPECIALMENTE NO QUE SE REFERE AO MERCOSUL, INTEGRAÇÃO DAS COMUNIDADES DE FRONTEIRA, DISCUSSÃO E PROPOSIÇÃO DE PAUTAS VISANDO A MELHORIA DA QUALIDADE DE VIDA DAS CIDADES GÊMEAS, ALÉM DE PROPOR AÇÕES PARA O DESENVOLVIMENTO SOCIOECONÔMICO DOS POVOS FRONTEIRIÇOS.</t>
   </si>
@@ -6974,51 +6980,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_decreto_legislativo_02-2025..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/protocolo_n._718-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/protocolo_n._719-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/protocolo_n._731-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/protocolo_n._775-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/protocolo_n._797-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/protocolo_n._823-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/protocolo_n._825-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/protocolo_n._826-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/protocolo_n._835-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/protocolo_n._836-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/protocolo_n._854-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/protocolo_n._855-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/protocolo_n._866-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1670/proposta_de_emenda_a_lei_organica_n._001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1451/projeto_de_lei_complementar_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/projeto_de_lei_complementar_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1406/pl_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1407/pl_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1423/pl_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1429/pl__n._012-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1430/pl_n.013-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_n.__014-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_n.__015-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1455/projeto_de_lei_n.__16-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1456/projeto_de_lei_n.__17-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_n.__018-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_n.__019-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_n.__020-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1473/projeto_de_lei_n.___021-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_n._022-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1475/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1476/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1489/projeto_de_lei_n.__027-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_n._028-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_n._029-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_n._030-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_n._031-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1542/projeto_de_lei_n._032-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1543/pl_033.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1544/pl_034.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_n._035-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_lei_n.__036-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_lei_n.__037-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_n.__038-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1617/projeto_de_lei_n.__040-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1629/scan_20250626_094356.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1630/projeto_de_lei_n.__042-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_n.__043-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1645/protocolo_465-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1646/protocolo_466-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1661/documento_2025-08-01_110419_compressed.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1671/projeto_de_lei_n._047-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1673/projeto_de_lei_n._048-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_n.__049-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1675/projeto_de_lei_n._050-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_n._051-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n._052-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_n._053-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_lei_n._054-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1687/projeto_de_lei_n._055-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1688/projeto_de_lei_n._056-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_n._057-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1702/projeto_de_lei_n._058-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1703/projeto_de_lei_n.__059-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_de_lei_n.__060-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_de_lei_n._061-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_de_lei_n._062-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_n._063-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_n.__064-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_n._065-2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_n._066-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/projeto_de_lei_n._067-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/projeto_de_lei_n.__068-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_de_lei_n._069-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_de_lei_n._070-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/projeto_de_lei_n._071-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/projeto_de_lei_n._072-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_de_lei_n._073-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_lei_n._074-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/projeto_de_lei_n._075-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/projeto_de_lei_n._076-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_n._077-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_lei_n._078-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_lei_n._079-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/projeto_de_lei_n._080-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_n._081-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/projeto_de_lei_n._082-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/projeto_de_lei_n._083-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/projeto_de_lei_n._084-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_de_lwi_n._085-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_de_lei_n._086-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_de_lei_n._087-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_lei__n._088-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_lei_n._089-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/projeto_de_lei_n._090-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_de_lei_n._091-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_lei_n._92-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/projeto_de_lei_n._93-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/prorjeto_de_lei_n._94-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/projeto_de_lei_n._95-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_lei_n._96-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_lei_n._97-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_lei_n._098-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_de_lei_n._099-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_decreto_legislativo_02-2025..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_resolucao_n.__001-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1554/projeto_de_resolucao_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1647/projeto_de_resolucao_n.__003-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/scan_20260408_115345.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_resolucao_n._005-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1376/protocolo_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1453/mocao_de_apoio_n.__002-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1526/protocolo_n._278-2025_-_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1550/protocolo-n327.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1756/protocolo_n._638-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1339/protocolo_n001-2025_-_re._ver_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1340/protocolo_n_002-2025-_req._ver_jair_ardenchy-_licenca_do_mandato_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1341/protocolo_n003-2025-_req._ver._renato_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1342/protocolo_n_007-2025-_req._solicitando_a_manutencao_da_estrada_da_coxilha_seca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1349/camscanner_21-01-2025_11.18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1350/camscanner_27-01-2025_13.45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1351/protocolo_n018-2025-_req._solicitando_providencias_quanto_a_manutencao_das_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1352/protocolo_n019-2025-_req._solicitando_o_plano_de_trabalho_da_seccretaria_municipal_de_obras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1353/protocolo_n020-2025-_req._solicitando_providencias_quanto_a_fiscalizacao_das_obras_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1354/protocolo_n_021-2025_-_req._vereador_jocemar_casagrande.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1355/protocolo_n022-2025-_req_sugerindo_alteracao_da_lei_municipal_n_2.030-2025_ver._jacqueline.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1356/protocolo_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1357/protocolo_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1358/protocolo_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1359/protocolo_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1360/protocolo_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1361/protocolo_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1363/protocolo_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1364/protocolo_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1365/protocolo_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1366/protocolo_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1367/protocolo_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1368/protocolo_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1369/protocolo_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1370/iluminacao_publica_02_-_julio_colonia_nova.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1371/protocolo_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1372/protocolo_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1373/protocolo_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1374/protocolo_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1375/protocolo_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1377/protocolo_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1378/protocolo_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1379/protocolo_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1380/protocolo_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1381/protocolo_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1382/protocolo_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1383/protocolo_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1384/protocolo_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1385/protocolo_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1386/protocolo_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1387/protocolo_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1388/protocolo_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1389/protocolo_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1390/protocolo_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1392/protocolo_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1393/protocolo_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1394/protocolo_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1395/protocolo_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1397/protocolo_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1398/protocolo_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1399/protocolo_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1403/protocolo_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1408/protocolo_n095-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1409/protocolo_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1412/protocolo_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1413/protocolo_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1414/protocolo_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1415/protocolo_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1416/protocolo_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1417/protocolo_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1418/protocolo_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1410/protocolo_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1419/protocolo_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1420/protocolo_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1421/protocolo_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1422/protocolo_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1424/protocolo_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1426/protocolo_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1427/protocolo_n._125-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1428/protocolo_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1431/protocolo_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1432/protocolo_n.__130-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1433/protocolo_n.__137-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1434/protocolo_n.__138-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1435/protocolo_n.__139-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1436/protocolo_n.__140-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1437/protocolo_n.__141-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1438/protocolo_n.__142-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1439/protocolo_n._143-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1441/protocolo_n.__155-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1442/protocolo_n.__156-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1443/protocolo_n.__157-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1444/protocolo_n.__158-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1445/protocolo_n.__159-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1446/protocolo_n.__160-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1447/protocolo_n.__161-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1452/protocolo_n.__172-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1462/189-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1463/190-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1464/191-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1465/192-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1466/197-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1467/199-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1468/200-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1469/protocolo_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1470/protocolo_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1471/n204_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1472/n205_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1477/n210_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1480/n213_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1481/n215_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1483/218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1484/219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1485/220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1486/221-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1487/222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1488/223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1491/n230_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1492/n231_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1493/n232_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1494/n233_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1495/n234_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1496/n235_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1497/n236_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1499/n238_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1500/n239_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1501/n240_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1506/n247_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1507/n248_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1508/n249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1509/n250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1510/n251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1511/protocolo_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1512/protocolo_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1513/protocolo_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1514/protocolo_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1515/protocolo_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1516/protocolo_n258-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1517/protocolo_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1519/protocolo_n265-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1520/protocolo_n266-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1521/protocolo_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1523/protocolo_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1524/protocolo_n._276-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1525/requerimento-n-277-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1527/protocolo_n.__281-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1528/protocolo_n._282-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1530/protocolo_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1532/protocolo_n.__286-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1533/protocolo_n._287-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1534/protocolo_n._289-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1535/protocolo_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1536/protocolo_n._0291-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1537/protocolo_n._292-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1538/protocolo_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1539/protocolo-n-294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1540/protocolo-n-306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1541/protocolo-n-307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1545/protocolo_n._321-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1546/protocolo_n.__322-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1547/protocolo_n._323-025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1548/protocolo_n._324-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1549/protocolo_n325-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1551/protocolo_n330-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1552/protocolo_n._332-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1555/protocolo_n335-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1556/protocolo_n336-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1562/protocolo-n347.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1563/protocolo-n348.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1564/protocolo_n349-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1565/protocolo_n350-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1566/protocolo-n351.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1569/protocolo-n363.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1570/protocolo_n364-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1571/protocolo_n365-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1572/protocolo_n366-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1573/protocolo_n367-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1574/protocolo_n368-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1575/protocolo_n369-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1576/protocolo_n370-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1577/protocolo-n371.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1579/protocolo_n373-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1580/protocolo_n374-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1581/protocolo_n375-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1582/protocolo_n376-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1583/protocolo-n377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1584/protocolo_n-378.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1585/protocolo_n379-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1586/protocolo_n380-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1587/protocolo_n381-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1588/protocolo_n382-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1589/protocolo-n383.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1590/protocolo-n384.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1591/protocolo_n385-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1592/protocolo-n386.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1593/protocolo-n392.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1594/protocolo-n393.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1595/protocolo-n394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1596/protocolo-n395.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1597/protocolo-n396.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1598/protocolo_n.__397-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1599/protocolo_n.__398-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1600/protocolo_n.__400-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1601/protocolo_n-401.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1602/protocolo_n-402.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1603/protocolo_n.__403-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1604/protocolo_n-404.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1605/protocolo_n-405.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1606/protocolo_n.__406-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1607/protocolo_n.__407-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1608/protocolo_n-408.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1609/protocolo_n-409.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1610/protocolo-n-410.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1611/protocolo_n-411.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1612/protocolo_n.__412-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1613/protocolo_n.__413-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1614/protocolo_n._414-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1615/protocolo_n.__415-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1616/protocolo_n.__416-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1618/protocolo-n-420.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1619/protocolo-n-421.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1620/protocolo_n-422.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1621/protocolo_n-423.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1622/protocolo_n-424.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1623/protocolo_n.__425-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1624/protocolo_n.__426-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1625/protocolo_n.__427-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1626/protocolo_n.__428-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1627/protocolo-n-429.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1628/protocolo-n-433.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1631/protocolo-n-437.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1632/protocolo_n_438.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1633/protocolo-n-439.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1634/protocolo-n-447.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1635/protocolo_n_451.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1636/protocolo_n_452.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1637/protocolo_n_453.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1638/protocolo_n_454.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1640/protocolo_n_460.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1641/protocolo_461.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1642/protocolo_462.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1643/protocolo_463.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1644/protocolo_464.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1648/protocolo_469.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1649/protocolo_n_475.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1650/protocolo_n_476.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1651/protocolo_n_477.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1653/protocolo_479-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1655/protocolo_481-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1657/protocolo_483.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1658/protocolo_484.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1659/protocolo_485.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1660/protocolo_486.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1662/protocolo-n.-496-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1663/protocolo_499-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1665/protocolo_501-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1668/protocolo_506-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1672/protocolo_510-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1676/protocolo_517-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1677/protocolo_518-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1678/protocolo_519-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1682/protocolo_529-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1683/protocolo_530-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1684/protocolo_531-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1690/protocolo_537-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1691/protocolo_538-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1692/protocolo_539-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1693/politica_dos_animais_-_castracao.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1694/protocolo_n._541-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1695/protocolo_n._542-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1696/protocolo_n.__543-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1697/protocolo_n.__544-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1698/protocolo_n._545-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1699/protocolo_n._546-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1700/protocolo_n._547-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1701/protocolo_n._548-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1704/liziane-_candiota_simposio_gasosa1_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1705/protocolo_n.__555-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1706/protocolo-n.-556-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1707/protocolo-n.-557-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1708/protocolo-n.-558-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1709/protocolo-n.-559-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1710/protocolo-n.-560-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1711/protocolo-n.-561-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1712/protocolo-n.-562-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1713/protocolo-n.-563-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1714/protocolo-n.564-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1715/protocolo-n.565-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1716/protocolo-n.566-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1717/protocolo-n.569-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1718/protocolo-n.571-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1719/protocolo-n.-574-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1721/protocolo-n.-576-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1722/protocolo_n._577-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1727/protocolo-n.-586-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1728/protocolo-n.587-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1729/protocolo-n.-588-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1731/protocolo-n.592-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1732/protocolo-n.593-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1733/protocolo-n.594-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1735/protocolo-n.-600-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1736/protocolo-n.-601-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1739/protocolo_n._614-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1740/protocolo_n._615-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1741/protocolo_n._616-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1742/protocolo_n._617-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1743/protocolo_n._618-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1744/protocolo_n._619-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1745/protocolo_n._624-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1746/protocolo_n._627-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1747/protocolo_n._628-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1748/protocolo_n._629-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1749/protocolo_n._630-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1750/protocolo_n._631-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1751/protocolo_n._632-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1752/protocolo_n._633-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1754/protocolo_n._635-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/protocolo_n._639-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/protocolo_n._648-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/protocolo_n._649-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/protocolo_n._651-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/protocolo_n._652-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/protocolo_n._653-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/protocolo_n._654-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/protocolo_n._655-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/protocolo_n._656-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/protocolo_n._657-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/protocolo_n._662-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/protocolo_n._663-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/protocolo_n._664-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/protocolo_n._668-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/protocolo_n._681-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/protocolo_n._682-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/protocolo_n._683-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/protocolo_n._684-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/protocolo_n._689-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/protocolo_n._690-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/protocolo_n._691-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/protocolo_n._693-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/protocolo_n._701-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/protocolo_n._702-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/protocolo_n._703-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1806/protocolo_n._704-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/protocolo_n._705-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/protocolo_n._706-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/protocolo_n._707-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/protocolo_n._708-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/protocolo_n._711-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/protocolo_n._712-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/protocolo_n._713-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/protocolo_n._714-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/protocolo_n._715-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/protocolo_n._716-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/protocolo_n._717-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/protocolo_n._718-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/protocolo_n._719-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/protocolo_n._723-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1823/protocolo_n._724-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1825/protocolo_n._726-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/protocolo_n._730-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/protocolo_n._731-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/protocolo_n._732-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/protocolo_n._733-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/protocolo_n._739-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/protocolo_n._740-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/protocolo_n._741-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/protocolo_n._742-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/protocolo_n._743-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/protocolo_n._744-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/protocolo_n._745-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/protocolo_n._756-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/protocolo_n._757-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/protocolo_n._758-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/protocolo_n._759-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/protocolo_n._764-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/protocolo_n._775-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/protocolo_n._781-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/protocolo_n._786-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/protocolo_n._787-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/protocolo_n._788-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/protocolo_n._789-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/protocolo_n._790-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/protocolo_n._791-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/protocolo_n._792-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/protocolo_n._793-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/protocolo_n._794-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/protocolo_n._795-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/protocolo_n._796-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/protocolo_n._797-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/protocolo_n._798-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/protocolo_n._799-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/protocolo_n._800-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1882/protocolo_n._801-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/protocolo_n._804-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/protocolo_n._805-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/protocolo_n._806-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/protocolo_n._807-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/protocolo_n._822-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/protocolo_n._823-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/protocolo_n._825-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/protocolo_n._826-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/protocolo_n._835-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/protocolo_n._836-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/protocolo_n._837-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1906/protocolo_n._838-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/protocolo_n._841-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/protocolo_n._844-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/protocolo_n._845-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/protocolo_n._846-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1912/protocolo_n._847-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1913/protocolo_n._848-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/protocolo_n._849-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/protocolo_n._850-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/protocolo_n._851-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/protocolo_n._853-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/protocolo_n._854-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/protocolo_n._855-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/protocolo_n._859-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/protocolo_n._860-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/protocolo_n._862-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/protocolo_n._863-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/protocolo_n._864-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/protocolo_n._866-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/protocolo_n._750-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/protocolo_n._751-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/protocolo_n._752-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1845/protocolo_n._753-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/protocolo_n._754-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/protocolo_n._755-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/processo_n._770-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/processo_n._771-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/processo_n._772-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/processo_n._773-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1558/protocolo_n.__342-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1664/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1730/pdf_1757690148_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1737/protocolo_n._603-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/protocolo_n._695-2025_-_mensagem_retificativa_ao_pl_n._046-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/processo_n._698-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/mensagem_retificativa_n._008-2025-_pl_n._69-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/processo_n._763-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/protocolo_n._802-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/protocolo_n._803-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1681/processod_e_contas_anuais_2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/protocolo_n._842-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -9822,12404 +9828,12404 @@
       </c>
       <c r="H108" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>443</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>39</v>
       </c>
       <c r="D109" t="s">
         <v>433</v>
       </c>
       <c r="E109" t="s">
         <v>434</v>
       </c>
       <c r="F109" t="s">
         <v>52</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="H109" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>43</v>
       </c>
       <c r="D110" t="s">
         <v>433</v>
       </c>
       <c r="E110" t="s">
         <v>434</v>
       </c>
       <c r="F110" t="s">
         <v>52</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H110" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E111" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F111" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H111" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E112" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F112" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H112" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E113" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F113" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H113" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E114" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F114" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H114" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>43</v>
       </c>
       <c r="D115" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E115" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F115" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H115" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>47</v>
       </c>
       <c r="D116" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E116" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F116" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H116" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E117" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F117" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H117" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E118" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F118" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H118" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
       <c r="D119" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E119" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F119" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H119" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>39</v>
       </c>
       <c r="D120" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E120" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F120" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H120" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>43</v>
       </c>
       <c r="D121" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E121" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F121" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H121" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>47</v>
       </c>
       <c r="D122" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E122" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F122" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H122" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>51</v>
       </c>
       <c r="D123" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E123" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F123" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H123" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>56</v>
       </c>
       <c r="D124" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E124" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F124" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H124" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>60</v>
       </c>
       <c r="D125" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E125" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F125" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H125" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>64</v>
       </c>
       <c r="D126" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E126" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F126" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="H126" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E127" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F127" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H127" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>72</v>
       </c>
       <c r="D128" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E128" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F128" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H128" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>76</v>
       </c>
       <c r="D129" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E129" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F129" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="H129" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>80</v>
       </c>
       <c r="D130" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E130" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F130" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H130" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>84</v>
       </c>
       <c r="D131" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E131" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F131" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H131" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>88</v>
       </c>
       <c r="D132" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E132" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F132" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H132" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>92</v>
       </c>
       <c r="D133" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E133" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F133" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H133" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>96</v>
       </c>
       <c r="D134" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E134" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F134" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="H134" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>100</v>
       </c>
       <c r="D135" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E135" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F135" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H135" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>104</v>
       </c>
       <c r="D136" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E136" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F136" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H136" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>108</v>
       </c>
       <c r="D137" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E137" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F137" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H137" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>112</v>
       </c>
       <c r="D138" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E138" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F138" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H138" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>116</v>
       </c>
       <c r="D139" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E139" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F139" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="H139" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>120</v>
       </c>
       <c r="D140" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E140" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F140" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H140" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>124</v>
       </c>
       <c r="D141" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E141" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F141" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>427</v>
+        <v>553</v>
       </c>
       <c r="H141" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>128</v>
       </c>
       <c r="D142" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E142" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F142" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="H142" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>132</v>
       </c>
       <c r="D143" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E143" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F143" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H143" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>136</v>
       </c>
       <c r="D144" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E144" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F144" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H144" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>140</v>
       </c>
       <c r="D145" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E145" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F145" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="H145" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>144</v>
       </c>
       <c r="D146" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E146" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F146" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H146" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>148</v>
       </c>
       <c r="D147" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E147" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F147" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H147" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>152</v>
       </c>
       <c r="D148" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E148" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F148" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H148" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>156</v>
       </c>
       <c r="D149" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E149" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F149" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="H149" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>160</v>
       </c>
       <c r="D150" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E150" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F150" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="H150" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>164</v>
       </c>
       <c r="D151" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E151" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F151" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="H151" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>168</v>
       </c>
       <c r="D152" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E152" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F152" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="H152" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>172</v>
       </c>
       <c r="D153" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E153" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F153" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H153" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>176</v>
       </c>
       <c r="D154" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E154" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F154" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H154" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>180</v>
       </c>
       <c r="D155" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E155" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F155" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="H155" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>184</v>
       </c>
       <c r="D156" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E156" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F156" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="H156" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>188</v>
       </c>
       <c r="D157" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E157" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F157" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H157" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>192</v>
       </c>
       <c r="D158" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E158" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F158" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="H158" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>196</v>
       </c>
       <c r="D159" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E159" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F159" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H159" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>200</v>
       </c>
       <c r="D160" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E160" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F160" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="H160" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>204</v>
       </c>
       <c r="D161" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E161" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F161" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H161" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>208</v>
       </c>
       <c r="D162" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E162" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F162" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H162" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>212</v>
       </c>
       <c r="D163" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E163" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F163" t="s">
         <v>426</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="H163" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>216</v>
       </c>
       <c r="D164" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E164" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F164" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="H164" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>220</v>
       </c>
       <c r="D165" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E165" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F165" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H165" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>224</v>
       </c>
       <c r="D166" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E166" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F166" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="H166" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>228</v>
       </c>
       <c r="D167" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E167" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F167" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H167" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E168" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F168" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H168" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>236</v>
       </c>
       <c r="D169" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E169" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F169" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H169" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>240</v>
       </c>
       <c r="D170" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E170" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F170" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H170" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>244</v>
       </c>
       <c r="D171" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E171" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F171" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H171" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>248</v>
       </c>
       <c r="D172" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E172" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F172" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H172" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>252</v>
       </c>
       <c r="D173" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E173" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F173" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H173" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>256</v>
       </c>
       <c r="D174" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E174" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F174" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H174" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>260</v>
       </c>
       <c r="D175" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E175" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F175" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H175" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>264</v>
       </c>
       <c r="D176" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E176" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F176" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H176" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>268</v>
       </c>
       <c r="D177" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E177" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F177" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H177" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>272</v>
       </c>
       <c r="D178" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E178" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F178" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H178" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>276</v>
       </c>
       <c r="D179" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E179" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F179" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="H179" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>280</v>
       </c>
       <c r="D180" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E180" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F180" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="H180" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>284</v>
       </c>
       <c r="D181" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E181" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F181" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H181" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>288</v>
       </c>
       <c r="D182" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E182" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F182" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="H182" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>292</v>
       </c>
       <c r="D183" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E183" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F183" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="H183" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>296</v>
       </c>
       <c r="D184" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E184" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F184" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="H184" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>300</v>
       </c>
       <c r="D185" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E185" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F185" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="H185" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>304</v>
       </c>
       <c r="D186" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E186" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F186" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="H186" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>308</v>
       </c>
       <c r="D187" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E187" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F187" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="H187" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E188" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F188" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="H188" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>316</v>
       </c>
       <c r="D189" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E189" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F189" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="H189" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>320</v>
       </c>
       <c r="D190" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E190" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F190" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="H190" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>324</v>
       </c>
       <c r="D191" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E191" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F191" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="H191" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>328</v>
       </c>
       <c r="D192" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E192" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F192" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="H192" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>332</v>
       </c>
       <c r="D193" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E193" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F193" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H193" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>336</v>
       </c>
       <c r="D194" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E194" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F194" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="H194" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>340</v>
       </c>
       <c r="D195" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E195" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F195" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="H195" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>344</v>
       </c>
       <c r="D196" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E196" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F196" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H196" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>348</v>
       </c>
       <c r="D197" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E197" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F197" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="H197" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>352</v>
       </c>
       <c r="D198" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E198" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F198" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="H198" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>356</v>
       </c>
       <c r="D199" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E199" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F199" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="H199" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>360</v>
       </c>
       <c r="D200" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E200" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F200" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="H200" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>364</v>
       </c>
       <c r="D201" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E201" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F201" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H201" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>368</v>
       </c>
       <c r="D202" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E202" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F202" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H202" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>372</v>
       </c>
       <c r="D203" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E203" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F203" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H203" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>376</v>
       </c>
       <c r="D204" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E204" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F204" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="H204" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>380</v>
       </c>
       <c r="D205" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E205" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F205" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H205" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>384</v>
       </c>
       <c r="D206" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E206" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F206" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="H206" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>388</v>
       </c>
       <c r="D207" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E207" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F207" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="H207" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>392</v>
       </c>
       <c r="D208" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E208" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F208" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H208" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>396</v>
       </c>
       <c r="D209" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E209" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F209" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H209" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>400</v>
       </c>
       <c r="D210" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E210" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F210" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H210" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>404</v>
       </c>
       <c r="D211" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E211" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F211" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H211" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>408</v>
       </c>
       <c r="D212" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E212" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F212" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H212" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>412</v>
       </c>
       <c r="D213" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E213" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F213" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H213" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>416</v>
       </c>
       <c r="D214" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E214" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F214" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="H214" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>420</v>
       </c>
       <c r="D215" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E215" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F215" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="H215" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D216" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E216" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F216" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="H216" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D217" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E217" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F217" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="H217" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="D218" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E218" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F218" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="H218" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D219" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E219" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F219" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="H219" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D220" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E220" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F220" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="H220" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D221" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E221" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F221" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="H221" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
+        <v>795</v>
+      </c>
+      <c r="D222" t="s">
+        <v>473</v>
+      </c>
+      <c r="E222" t="s">
+        <v>474</v>
+      </c>
+      <c r="F222" t="s">
+        <v>460</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H222" t="s">
         <v>793</v>
-      </c>
-[...13 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="D223" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E223" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F223" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="H223" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D224" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E224" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F224" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="H224" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="D225" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E225" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F225" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="H225" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
+        <v>808</v>
+      </c>
+      <c r="D226" t="s">
+        <v>473</v>
+      </c>
+      <c r="E226" t="s">
+        <v>474</v>
+      </c>
+      <c r="F226" t="s">
+        <v>487</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H226" t="s">
         <v>806</v>
-      </c>
-[...13 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D227" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E227" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F227" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="H227" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D228" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E228" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F228" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="H228" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="D229" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E229" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F229" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="H229" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="D230" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E230" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F230" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="H230" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="D231" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E231" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F231" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H231" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D232" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E232" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F232" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="H232" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="D233" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E233" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F233" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="H233" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="D234" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E234" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F234" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H234" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D235" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E235" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F235" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="H235" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="D236" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E236" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F236" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="H236" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="D237" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E237" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F237" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="H237" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D238" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E238" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F238" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="H238" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D239" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E239" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F239" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H239" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D240" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E240" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F240" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="H240" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D241" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E241" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F241" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="H241" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D242" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E242" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F242" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H242" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="D243" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E243" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F243" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="H243" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D244" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E244" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F244" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="H244" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="D245" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E245" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F245" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H245" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="D246" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E246" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F246" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H246" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D247" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E247" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F247" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H247" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D248" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E248" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F248" t="s">
         <v>426</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="H248" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D249" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E249" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F249" t="s">
         <v>426</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="H249" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D250" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E250" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F250" t="s">
         <v>426</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="H250" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D251" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E251" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F251" t="s">
         <v>426</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H251" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D252" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E252" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F252" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="H252" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="D253" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E253" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F253" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="H253" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="D254" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E254" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F254" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="H254" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D255" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E255" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F255" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="H255" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D256" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E256" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F256" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H256" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D257" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E257" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F257" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H257" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D258" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E258" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F258" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="H258" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D259" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E259" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F259" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="H259" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D260" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E260" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F260" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="H260" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D261" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E261" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F261" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="H261" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D262" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E262" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F262" t="s">
         <v>426</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="H262" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D263" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E263" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F263" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="H263" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D264" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E264" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F264" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H264" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D265" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E265" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F265" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="H265" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D266" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E266" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F266" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H266" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D267" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E267" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F267" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H267" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D268" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E268" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F268" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H268" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D269" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E269" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F269" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="H269" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D270" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E270" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F270" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="H270" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D271" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E271" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F271" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="H271" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="D272" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E272" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F272" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="H272" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D273" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E273" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F273" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="H273" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
+        <v>997</v>
+      </c>
+      <c r="D274" t="s">
+        <v>473</v>
+      </c>
+      <c r="E274" t="s">
+        <v>474</v>
+      </c>
+      <c r="F274" t="s">
+        <v>733</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H274" t="s">
         <v>995</v>
-      </c>
-[...13 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="D275" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E275" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F275" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H275" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D276" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E276" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F276" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H276" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D277" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E277" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F277" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="H277" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D278" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E278" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F278" t="s">
         <v>426</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H278" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D279" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E279" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F279" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="H279" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D280" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E280" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F280" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="H280" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="D281" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E281" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F281" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="H281" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D282" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E282" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F282" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="H282" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="D283" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E283" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F283" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H283" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D284" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E284" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F284" t="s">
         <v>426</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H284" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D285" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E285" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F285" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="H285" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="D286" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E286" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F286" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="H286" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D287" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E287" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F287" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H287" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D288" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E288" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F288" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="H288" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D289" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E289" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F289" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="H289" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D290" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E290" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F290" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="H290" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D291" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E291" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F291" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="H291" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="D292" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E292" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F292" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="H292" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D293" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E293" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F293" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="H293" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D294" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E294" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F294" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="H294" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D295" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E295" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F295" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="H295" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D296" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E296" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F296" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="H296" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="D297" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E297" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F297" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="H297" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D298" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E298" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F298" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H298" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="D299" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E299" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F299" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="H299" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D300" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E300" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F300" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="H300" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D301" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E301" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F301" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="H301" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D302" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E302" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F302" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H302" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D303" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E303" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F303" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H303" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D304" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E304" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F304" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H304" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D305" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E305" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F305" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="H305" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="D306" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E306" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F306" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="H306" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="D307" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E307" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F307" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="H307" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D308" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E308" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F308" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H308" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="D309" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E309" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F309" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="H309" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D310" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E310" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F310" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="H310" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="D311" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E311" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F311" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="H311" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="D312" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E312" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F312" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="H312" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="D313" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E313" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F313" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="H313" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D314" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E314" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F314" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H314" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D315" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E315" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F315" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="H315" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="D316" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E316" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F316" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="H316" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="D317" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E317" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F317" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="H317" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D318" t="s">
+        <v>473</v>
+      </c>
+      <c r="E318" t="s">
+        <v>474</v>
+      </c>
+      <c r="F318" t="s">
+        <v>573</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H318" t="s">
         <v>1168</v>
-      </c>
-[...13 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="D319" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E319" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F319" t="s">
         <v>52</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="H319" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D320" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E320" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F320" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H320" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D321" t="s">
+        <v>473</v>
+      </c>
+      <c r="E321" t="s">
+        <v>474</v>
+      </c>
+      <c r="F321" t="s">
+        <v>487</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H321" t="s">
         <v>1179</v>
-      </c>
-[...13 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D322" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E322" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F322" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="H322" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="D323" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E323" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F323" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="H323" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="D324" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E324" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F324" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H324" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D325" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E325" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F325" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="H325" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="D326" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E326" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F326" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="H326" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D327" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E327" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F327" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H327" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="D328" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E328" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F328" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H328" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D329" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E329" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F329" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="H329" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="D330" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E330" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F330" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H330" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="D331" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E331" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F331" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="H331" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D332" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E332" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F332" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="H332" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="D333" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E333" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F333" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H333" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D334" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E334" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F334" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="H334" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="D335" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E335" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F335" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="H335" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="D336" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E336" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F336" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="H336" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="D337" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E337" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F337" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H337" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="D338" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E338" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F338" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="H338" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D339" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E339" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F339" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="H339" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="D340" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E340" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F340" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="H340" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="D341" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E341" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F341" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="H341" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="D342" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E342" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F342" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="H342" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="D343" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E343" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F343" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="H343" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="D344" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E344" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F344" t="s">
         <v>426</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="H344" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="D345" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E345" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F345" t="s">
         <v>426</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="H345" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="D346" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E346" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F346" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H346" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="D347" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E347" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F347" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="H347" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="D348" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E348" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F348" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="H348" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="D349" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E349" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F349" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="H349" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="D350" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E350" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F350" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H350" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="D351" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E351" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F351" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="H351" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="D352" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E352" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F352" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="H352" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="D353" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E353" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F353" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="H353" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="D354" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E354" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F354" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="H354" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D355" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E355" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F355" t="s">
         <v>426</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H355" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="D356" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E356" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F356" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H356" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D357" t="s">
+        <v>473</v>
+      </c>
+      <c r="E357" t="s">
+        <v>474</v>
+      </c>
+      <c r="F357" t="s">
+        <v>487</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H357" t="s">
         <v>1323</v>
-      </c>
-[...13 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="D358" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E358" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F358" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="H358" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D359" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E359" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F359" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="H359" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="D360" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E360" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F360" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H360" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="D361" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E361" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F361" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="H361" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="D362" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E362" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F362" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="H362" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="D363" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E363" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F363" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="H363" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D364" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E364" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F364" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="H364" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D365" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E365" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F365" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="H365" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D366" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E366" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F366" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="H366" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D367" t="s">
+        <v>473</v>
+      </c>
+      <c r="E367" t="s">
+        <v>474</v>
+      </c>
+      <c r="F367" t="s">
+        <v>487</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H367" t="s">
         <v>1361</v>
-      </c>
-[...13 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="D368" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E368" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F368" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="H368" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="D369" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E369" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F369" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H369" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D370" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E370" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F370" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="H370" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="D371" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E371" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F371" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H371" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="D372" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E372" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F372" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="H372" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="D373" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E373" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F373" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H373" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="D374" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E374" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F374" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="H374" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="D375" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E375" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F375" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="H375" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="D376" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E376" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F376" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="H376" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="D377" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E377" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F377" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="H377" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="D378" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E378" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F378" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="H378" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="D379" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E379" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F379" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="H379" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="D380" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E380" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F380" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="H380" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="D381" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E381" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F381" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H381" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D382" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E382" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F382" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H382" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="D383" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E383" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F383" t="s">
         <v>426</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="H383" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D384" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E384" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F384" t="s">
         <v>426</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H384" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D385" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E385" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F385" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="H385" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="D386" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E386" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F386" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="H386" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="D387" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E387" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F387" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H387" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="D388" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E388" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F388" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="H388" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="D389" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E389" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F389" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="H389" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="D390" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E390" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F390" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="H390" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="D391" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E391" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F391" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="H391" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="D392" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E392" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F392" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="H392" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="D393" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E393" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F393" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="H393" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="D394" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E394" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F394" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="H394" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="D395" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E395" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F395" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="H395" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="D396" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E396" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F396" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="H396" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="D397" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E397" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F397" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="H397" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="D398" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E398" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F398" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="H398" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="D399" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E399" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F399" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="H399" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="D400" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E400" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F400" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="H400" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="D401" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E401" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F401" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="H401" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="D402" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E402" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F402" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="H402" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="D403" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E403" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F403" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="H403" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="D404" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E404" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F404" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="H404" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="D405" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E405" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F405" t="s">
         <v>426</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="H405" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="D406" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E406" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F406" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="H406" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="D407" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E407" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F407" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="H407" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="D408" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E408" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F408" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="H408" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="D409" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E409" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F409" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="H409" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="D410" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E410" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F410" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="H410" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="D411" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E411" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F411" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="H411" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="D412" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E412" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F412" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="H412" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D413" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E413" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F413" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="H413" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D414" t="s">
+        <v>473</v>
+      </c>
+      <c r="E414" t="s">
+        <v>474</v>
+      </c>
+      <c r="F414" t="s">
+        <v>494</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H414" t="s">
         <v>1540</v>
-      </c>
-[...13 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="D415" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E415" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F415" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="H415" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="D416" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E416" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F416" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="H416" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="D417" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E417" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F417" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="H417" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="D418" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E418" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F418" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="H418" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="D419" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E419" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F419" t="s">
         <v>426</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="H419" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="D420" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E420" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F420" t="s">
         <v>426</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H420" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="D421" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E421" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F421" t="s">
         <v>426</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="H421" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="D422" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E422" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F422" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="H422" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="D423" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E423" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F423" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="H423" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D424" t="s">
+        <v>473</v>
+      </c>
+      <c r="E424" t="s">
+        <v>474</v>
+      </c>
+      <c r="F424" t="s">
+        <v>487</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H424" t="s">
         <v>1578</v>
-      </c>
-[...13 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="D425" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E425" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F425" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="H425" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D426" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E426" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F426" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="H426" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="D427" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E427" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F427" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="H427" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="D428" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E428" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F428" t="s">
         <v>426</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="H428" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D429" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E429" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F429" t="s">
         <v>426</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H429" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="D430" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E430" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F430" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="H430" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="D431" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E431" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F431" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="H431" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="D432" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E432" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F432" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="H432" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D433" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E433" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F433" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="H433" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="D434" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E434" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F434" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="H434" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D435" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E435" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F435" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="H435" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="D436" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E436" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F436" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="H436" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="D437" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E437" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F437" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="H437" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="D438" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E438" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F438" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="H438" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="D439" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E439" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F439" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="H439" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="D440" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E440" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F440" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="H440" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="D441" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E441" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F441" t="s">
         <v>426</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="H441" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D442" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E442" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F442" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="H442" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D443" t="s">
+        <v>473</v>
+      </c>
+      <c r="E443" t="s">
+        <v>474</v>
+      </c>
+      <c r="F443" t="s">
+        <v>483</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H443" t="s">
         <v>1652</v>
-      </c>
-[...13 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D444" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E444" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F444" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="H444" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="D445" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E445" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F445" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="H445" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="D446" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E446" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F446" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="H446" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="D447" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E447" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F447" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="H447" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="D448" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E448" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F448" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="H448" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="D449" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E449" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F449" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="H449" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="D450" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E450" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F450" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="H450" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="D451" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E451" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F451" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="H451" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="D452" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E452" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F452" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="H452" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="D453" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E453" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F453" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="H453" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D454" t="s">
+        <v>473</v>
+      </c>
+      <c r="E454" t="s">
+        <v>474</v>
+      </c>
+      <c r="F454" t="s">
+        <v>552</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H454" t="s">
         <v>1694</v>
-      </c>
-[...13 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="D455" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E455" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F455" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="H455" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="D456" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E456" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F456" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="H456" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="D457" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E457" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F457" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="H457" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="D458" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E458" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F458" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="H458" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="D459" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E459" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F459" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="H459" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="D460" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E460" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F460" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="H460" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="D461" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E461" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F461" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="H461" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="D462" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E462" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F462" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="H462" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="D463" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E463" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F463" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="H463" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="D464" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E464" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F464" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="H464" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="D465" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E465" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F465" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="H465" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="D466" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E466" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F466" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="H466" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="D467" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E467" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F467" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="H467" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="D468" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E468" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F468" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="H468" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="D469" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E469" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F469" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="H469" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="D470" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E470" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F470" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="H470" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="D471" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E471" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F471" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="H471" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="D472" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E472" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F472" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="H472" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="D473" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E473" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F473" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="H473" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="D474" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E474" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F474" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="H474" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="D475" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E475" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F475" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="H475" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="D476" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E476" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F476" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="H476" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="D477" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E477" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F477" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="H477" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="D478" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E478" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F478" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="H478" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="D479" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E479" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F479" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="H479" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="D480" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E480" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F480" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="H480" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="D481" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E481" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F481" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="H481" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="D482" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E482" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F482" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="H482" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="D483" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E483" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F483" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="H483" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="D484" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E484" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F484" t="s">
         <v>426</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="H484" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="D485" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E485" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F485" t="s">
         <v>426</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="H485" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="D486" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E486" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F486" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="H486" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="D487" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E487" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F487" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="H487" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="D488" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E488" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F488" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H488" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="D489" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E489" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F489" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="H489" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="D490" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E490" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F490" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="H490" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="D491" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E491" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F491" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="H491" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D492" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E492" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F492" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="H492" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="D493" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E493" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F493" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="H493" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="D494" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E494" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F494" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="H494" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D495" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E495" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F495" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="H495" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D496" t="s">
+        <v>473</v>
+      </c>
+      <c r="E496" t="s">
+        <v>474</v>
+      </c>
+      <c r="F496" t="s">
+        <v>483</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H496" t="s">
         <v>1861</v>
-      </c>
-[...13 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="D497" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E497" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F497" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="H497" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="D498" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E498" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F498" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="H498" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="D499" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E499" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F499" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="H499" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="D500" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E500" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F500" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="H500" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="D501" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E501" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F501" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="H501" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="D502" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E502" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F502" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="H502" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="D503" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E503" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F503" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H503" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="D504" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E504" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F504" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="H504" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="D505" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E505" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F505" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="H505" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="D506" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E506" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F506" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="H506" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="D507" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E507" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F507" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H507" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="D508" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E508" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F508" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="H508" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D509" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E509" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F509" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="H509" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="D510" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E510" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F510" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="H510" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="D511" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E511" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F511" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="H511" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="D512" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E512" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F512" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="H512" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="D513" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E513" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F513" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="H513" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="D514" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E514" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F514" t="s">
         <v>426</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="H514" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="D515" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E515" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F515" t="s">
         <v>426</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="H515" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="D516" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E516" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F516" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="H516" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="D517" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E517" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F517" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="H517" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D518" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E518" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F518" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="H518" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D519" t="s">
+        <v>473</v>
+      </c>
+      <c r="E519" t="s">
+        <v>474</v>
+      </c>
+      <c r="F519" t="s">
+        <v>483</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H519" t="s">
         <v>1951</v>
-      </c>
-[...13 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="D520" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E520" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F520" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="H520" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="D521" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E521" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F521" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="H521" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="D522" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E522" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F522" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="H522" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="D523" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E523" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F523" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="H523" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="D524" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E524" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F524" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="H524" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="D525" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E525" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F525" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="H525" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="D526" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E526" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F526" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="H526" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D527" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E527" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F527" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="H527" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="D528" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E528" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F528" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="H528" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D529" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E529" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F529" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="H529" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D530" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E530" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F530" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="H530" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D531" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E531" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F531" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H531" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D532" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E532" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F532" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H532" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D533" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E533" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F533" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="H533" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D534" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E534" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F534" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H534" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D535" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E535" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F535" t="s">
         <v>426</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="H535" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D536" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E536" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F536" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H536" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D537" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E537" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F537" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H537" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="D538" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E538" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F538" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="H538" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="D539" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E539" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F539" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="H539" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D540" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E540" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F540" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="H540" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="D541" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E541" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F541" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="H541" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="D542" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E542" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F542" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="H542" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D543" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E543" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F543" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="H543" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="D544" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E544" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F544" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="H544" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="D545" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E545" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F545" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="H545" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="D546" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E546" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F546" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="H546" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="D547" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E547" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F547" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="H547" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="D548" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E548" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F548" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="H548" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="D549" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E549" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F549" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="H549" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="D550" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E550" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F550" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="H550" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="D551" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E551" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F551" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="H551" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="D552" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E552" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F552" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="H552" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D553" t="s">
+        <v>473</v>
+      </c>
+      <c r="E553" t="s">
+        <v>474</v>
+      </c>
+      <c r="F553" t="s">
+        <v>487</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H553" t="s">
         <v>2086</v>
-      </c>
-[...13 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D554" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E554" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F554" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="H554" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="D555" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E555" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F555" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="H555" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>10</v>
       </c>
       <c r="D556" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E556" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F556" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H556" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>23</v>
       </c>
       <c r="D557" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E557" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F557" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H557" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>35</v>
       </c>
       <c r="D558" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E558" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F558" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H558" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>39</v>
       </c>
       <c r="D559" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E559" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F559" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="H559" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>43</v>
       </c>
       <c r="D560" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E560" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F560" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="H560" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>47</v>
       </c>
       <c r="D561" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E561" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F561" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="H561" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>51</v>
       </c>
       <c r="D562" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E562" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F562" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="H562" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>56</v>
       </c>
       <c r="D563" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E563" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F563" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="H563" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>60</v>
       </c>
       <c r="D564" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E564" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F564" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="H564" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>64</v>
       </c>
       <c r="D565" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E565" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F565" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="H565" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>68</v>
       </c>
       <c r="D566" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E566" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F566" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="H566" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>72</v>
       </c>
       <c r="D567" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E567" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F567" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="H567" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>76</v>
       </c>
       <c r="D568" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E568" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F568" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="H568" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>80</v>
       </c>
       <c r="D569" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E569" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F569" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H569" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>84</v>
       </c>
       <c r="D570" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E570" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F570" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H570" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>88</v>
       </c>
       <c r="D571" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E571" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F571" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H571" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>10</v>
       </c>
       <c r="D572" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E572" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F572" t="s">
         <v>19</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H572" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>23</v>
       </c>
       <c r="D573" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E573" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F573" t="s">
         <v>19</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="H573" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>35</v>
       </c>
       <c r="D574" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E574" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F574" t="s">
         <v>19</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="H574" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>39</v>
       </c>
       <c r="D575" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E575" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F575" t="s">
         <v>19</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="H575" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>43</v>
       </c>
       <c r="D576" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E576" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F576" t="s">
         <v>19</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="H576" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>47</v>
       </c>
       <c r="D577" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E577" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F577" t="s">
         <v>19</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="H577" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>51</v>
       </c>
       <c r="D578" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E578" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F578" t="s">
         <v>19</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="H578" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>56</v>
       </c>
       <c r="D579" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E579" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F579" t="s">
         <v>19</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="H579" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>60</v>
       </c>
       <c r="D580" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E580" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F580" t="s">
         <v>19</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="H580" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>64</v>
       </c>
       <c r="D581" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E581" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F581" t="s">
         <v>19</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="H581" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>68</v>
       </c>
       <c r="D582" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E582" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F582" t="s">
         <v>19</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="H582" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>10</v>
       </c>
       <c r="D583" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="E583" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="F583" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="H583" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>10</v>
       </c>
       <c r="D584" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="E584" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="F584" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="H584" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>