--- v0 (2025-12-24)
+++ v1 (2026-04-09)
@@ -54,2652 +54,2652 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - P.E</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1236/ezpjuy0cdfeccth9ql7wwszuygit73mnbwutfigm.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1236/ezpjuy0cdfeccth9ql7wwszuygit73mnbwutfigm.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PLC N.º 001/2024 - "REGULA A SECURITIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS E OUTROS DIREITOS CREDITÁRIOS PÚBLICOS".</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1265/projeto_de_lei_complementar_n002_de_03_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1265/projeto_de_lei_complementar_n002_de_03_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PROJETO DE LEI COMPLEMENTAR N.º 002/2024 - "REGULA A SECURITIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS E OUTROS DIREITOS CREDITÁRIOS PÚBLICOS".</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/983/pl_01.2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/983/pl_01.2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.746 DE 20 DE DEZEMBRO DE 2019 QUE INSTITUI O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_n_02-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação emergencial de Pedreiro</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no_03-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no_03-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 003/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00"</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_no_04-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_no_04-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 004/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$2.260.896,00"</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_no_05-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_no_05-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 005/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$1.010.000,00"</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_no_06-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_no_06-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 006/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$248.700,00"</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_no_07-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_no_07-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 007/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$781.104,00"</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_08-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_08-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 008/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$60.000,00"</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_no_09-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_no_09-2024.pdf</t>
   </si>
   <si>
     <t>PL N.º 009/2024 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$3.600,00"</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n010-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n010-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - "CRIA CARGO E VAGA NO ANEXO II DA LEI MUNICIPAL N.º 108 DE 1.º DE OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei__n_011-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei__n_011-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 011/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 135/2002"</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei__n_012-202420022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei__n_012-202420022024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 012/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1999/2003 LDO"</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/pl_n.013-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/pl_n.013-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 013/2024 - "CRIA VAGA E EXTINGUE CARGO NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002"</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/pl_n._014-202421022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/pl_n._014-202421022024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 014/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADA PELA LEI MUNICIPAL N.º 1.329/2014"</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/pl_n.015-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/pl_n.015-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 015/2024 - "CRIA VAGA E EXTINGUE CARGO NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002"</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/pl_n._016-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/pl_n._016-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 016/2024 - "INSTITUI O SÍTIO OFICIAL DO PODER EXECUTIVO MUNICIPAL E CRIA O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE ACEGUÁ"</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1035/pl_n_017.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1035/pl_n_017.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 017/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.729/2019"</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1036/pl_018.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1036/pl_018.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 018/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.730/2019".</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1037/pl_019.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1037/pl_019.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 019/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.731/2019".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1038/pl_020.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1038/pl_020.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 020/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.732/2019".</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1041/pl_021.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1041/pl_021.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 021/2024 - "CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1053/pl_22.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1053/pl_22.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 022/2024 - "DISPÕE SOBRE O PLANO MUNICIPAL DE DESENVOLVIMENTO RURAL"</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_n.023-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_n.023-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 023/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023 - LDO.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_n24-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_n24-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 024/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023 LDO.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_n.25-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_n.25-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 025/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108/2002".</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_n.26-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_n.26-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 026/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 329 DE 03 DE JANEIRO DE 2005".</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_n27-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_n27-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 027/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$500.000,00".</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1090/pl_n.028-24.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1090/pl_n.028-24.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PL N.º 028/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 469/2006".</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_n.029-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_n.029-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 029/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023 LDO"</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_n.030-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_n.030-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADA PELA LEI MUNICIPAL N.º 1.405/2015"</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_n.031-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_n.031-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 031/2024 - "INSTITUI O DIA DO "MARCO DA TROVA GAÚCHA", A SER COMEMORADO NO MÊS DE ABRIL, DENTRO DOS FESTEJOS ALUSIVOS AO ANIVERSÁRIO DO MUNICÍPIO DE ACEGUÁ-RS"</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_n.032-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_n.032-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 032/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$400.000,00".</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_n.033-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_n.033-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 033/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$35.613,35".</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_n.034-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_n.034-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 034/2024 - "CRIA CARGOS E VAGA NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_n.035-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_n.035-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 035/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023 LDO".</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_n.036-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_n.036-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 036/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$21.104,82"</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_n.037-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_n.037-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 037/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$23.215,30"</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_n.038-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_n.038-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 038/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR  DE R$3.600,00"</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_n.039-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_n.039-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 039/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 633/2008".</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/pl_n040-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/pl_n040-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 040/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.971/2023".</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1138/pl_n041-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1138/pl_n041-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 41/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.731/2019".</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/pl_n042-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/pl_n042-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 042/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.732/2019".</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1140/pl_n043-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1140/pl_n043-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 043/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.729/2019".</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/pl_n044-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/pl_n044-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 044/2024 - "CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS DE ACEGUÁ".</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_n045-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_n045-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 045/2024 - "ALTERA O COEFICIENTE DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO".</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_n046-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_n046-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 046/2024 - "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_n047-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_n047-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 047/2024 - "ALTERA PARCIALMENTE A LEI  N.º 109/2002".</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_n048-2024_subsidios_do_prefeito_e_vice-prefeito_para_legislatura_2025-2028.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_n048-2024_subsidios_do_prefeito_e_vice-prefeito_para_legislatura_2025-2028.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 048/2024 - "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO PARA A LEGISLATURA 2025-2028".</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_n049-2024_subsidios_dos_secretarios_municipais.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_n049-2024_subsidios_dos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PL N.º 049/2024 - "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025-2028".</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_n050-2024_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_n050-2024_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PL N.º 050/2024 - "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025-2028".</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n051_de_30_de_abril_de_2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n051_de_30_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 051/2024 - "ALTERA A LEI ORDINÁRIA N.º 210/2003, QUE "CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ACEGUÁ E DÁ OUTRAS PROVIDÊNCAS"".</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n052de_2_de_maio_de_2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n052de_2_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 052/2024 - INSTITUI O FUNDO MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ACEGUÁ/RS - FUMDEC"</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_n053-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_n053-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 053/2024 (PL N.º 041/2024 - SEU NÚMERO) - "CRIA AÇÕES NO PPA E LDO E AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$13.000,00".</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_n.054-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_n.054-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 054/2024 - "AUTORIZA O PODER EXECUTIVO A RECEBER BEM IMÓVEL EM DOAÇÃO".</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_n055-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_n055-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 055/2024 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_n56-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_n56-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 056/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 329/2005".</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1178/pl_n.057-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1178/pl_n.057-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 057/2024 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$42.000,00"</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_n.058-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_n.058-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 058/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$2.246.691,76"</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_n.059-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_n.059-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 059/2024 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR DE R$353.350,00"</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_n.060-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_n.060-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 060/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR  DE R$500.000,00"</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1182/pl_n.061-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1182/pl_n.061-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 061/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$380.000,00"</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_n.062-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_n.062-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 062/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$830.000,00"</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1186/pl_n.063-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1186/pl_n.063-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 063/2024  -  “AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$284.856,69”.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_n.064-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_n.064-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 064/2024  -  “AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ACECUÁ A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO COMERCIAL INDUSTRIAL E SERVIÇOS DE ACEGUÁ - ACISA”.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_n.065-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_n.065-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 065/2024  -  “ISENTA CANDIDATOS DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM  CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGO EFETIVO OU EMPREGO PERMANENTE NO MUNICÍPIO DE ACEGUÁ”.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_n.066-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_n.066-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 066/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$201.914,20".</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_n.067-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_n.067-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 067/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$29.884,08".</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_n.068-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_n.068-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 068/2024 - "CRIA AÇÕES NA LEI MUNICIPAL N.º 1.818-2021 PPA".</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_n.069-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_n.069-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 069/2024 - "CRIA AÇÕES NA LEI MUNICIPAL N.º 1.999-2023 LDO".</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_n.070-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_n.070-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 070/2024 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$13.000,00".</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_n_071-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_n_071-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER  EXECUTIVO - PL N.º 071/2024 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ACEGUÁ A CELEBRAR CONTRATO COM A ASSOCIAÇÃO COMERCIAL INDUSTRIAL E SERVIÇOS DE ACEGUÁ - ACISA.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_n072-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_n072-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO – PL N.º 072/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$400.000,00".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1229/pl_n073-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1229/pl_n073-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 073/204 - "CRIA AÇÃO NO PPA".</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1230/pl_n74-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1230/pl_n74-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - CRIA PROGRAMA E AÇÕES NA LDO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_n075-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_n075-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 075/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$241.071,28".</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1240/pl_n076-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1240/pl_n076-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1243/pl_n077-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1243/pl_n077-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 077/2024- "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.739/2019".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_078-2024_cria_acoes_no_ppa..pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_078-2024_cria_acoes_no_ppa..pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 078/2024 - "CRIA AÇÕES NO PPA"</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_079-2024_cria_acoes_na_ldo.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_079-2024_cria_acoes_na_ldo.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 079/2024 - "CRIA AÇÕES NA LDO".</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_080-2024_autoriza_abertura_de_credito_adicional_de_natureza_especial.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_080-2024_autoriza_abertura_de_credito_adicional_de_natureza_especial.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 080/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$63.450,36".</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_n081-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_n081-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 081/2024 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 028/2001"</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_n082-2024_-_loa.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_n082-2024_-_loa.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 082/2024 - "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1277/projeto_de_lei_n083-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1277/projeto_de_lei_n083-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 083/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$1.261.000,00".</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_n084-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_n084-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 084/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$24.500,00".</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1285/projeto_de_lei_n085-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1285/projeto_de_lei_n085-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 085/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$100.000,00".</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_n086-2024-_autoriza_a_contratacao_emergencial_de_professores.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_n086-2024-_autoriza_a_contratacao_emergencial_de_professores.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º  086/2024 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_n_087-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_n_087-2024.pdf</t>
   </si>
   <si>
     <t>PL Nº 087/2024 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE MOTORISTAS E OPERADORES DE MÁQUINAS.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_n_088-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_n_088-2024.pdf</t>
   </si>
   <si>
     <t>PL Nº 088/2024 - AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MOTORISTA.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_n_089-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_n_089-2024.pdf</t>
   </si>
   <si>
     <t>PL Nº 089/2024 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$ 538.000,00.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_n._090-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_n._090-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 090/2024 - "CRIA AÇÃO NO PPA"</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_n._091-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_n._091-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 091/2024 - "INCLUI AÇÃO NA LDO"</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_n._092-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_n._092-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 092/2024 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00"</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_n.093-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_n.093-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 108, DE 1º DE OUTUBRO DE 2002.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_n094-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_n094-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$ 121.716,51.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_n095-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_n095-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER BENS PÚBLICOS MEDIANTE CESSÃO DE USO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_lei_094_altera_parcialmente_a_lei_municipal_no_2.035-2023...pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_lei_094_altera_parcialmente_a_lei_municipal_no_2.035-2023...pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Municipal nº 2.035/2023.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_lei_095_altera_parcialmente_a_lei_municipal_no_1732-2019....pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_lei_095_altera_parcialmente_a_lei_municipal_no_1732-2019....pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Municipal nº 1732/2019.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/</t>
+    <t>http://sapl.acegua.rs.leg.br/media/</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 098/2024 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$1.300,00".</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 099/2024 - CONCEDE ABONO SALARIAL PARA ODONTOLÓGOS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1322/pdl_n_001-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1322/pdl_n_001-2024.pdf</t>
   </si>
   <si>
     <t>PDL N.º 001/2024 - "DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DE GOVERNO DO MUNICÍPIO DE ACEGUÁ/RS, RELATIVAS AO EXERCÍCIO DE 2020".</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1323/pdl_n_002-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1323/pdl_n_002-2024.pdf</t>
   </si>
   <si>
     <t>PDL N.º 002/2024 - "DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DE GOVERNO DO MUNICÍPIO DE ACEGUÁ/RS, RELATIVAS AO EXERCÍCIO DE 2021".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Renato Souza da Silva</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE APOIO AO MINISTRO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO, EM FAVOR DOS AGRICULTORES GAÚCHOS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA REPÚBLICA, BEM COMO, AOS PRESIDENTES DA CÂMARA DOS DEPUTADOS E DO SENADO FEDERAL ENCAMINHANDO MOÇÃO DE APOIO PARA ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO RIO GRANDE DO SUL COM A UNIÃO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/982/criacao_de_comissao_especial.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/982/criacao_de_comissao_especial.docx</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO TEMPORÁRIA PARA ACOMPANHAR OS TRABALHOS DO FÓRUM REGIONAL DE DESENVOLVIMENTO, MANEJO DAS ÁGUAS E COMBATE AOS EFEITOS DAS ESTIAGENS.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência o cancelamento do desconto mensal referente ao  IPE Saúde.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Anderson Barcelos Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/986/4tmp_scan_20240125_134134.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/986/4tmp_scan_20240125_134134.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE AS 14 HORAS  DO DIA 08/02/2024, COM A FINALIDADE DE HOMENAGEAR A SENHORA ROBERTA MEDINA,PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICIPIO DE ACEGUÁ.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/994/porto_alegre_06_e_07.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/994/porto_alegre_06_e_07.docx</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 06 E 07/02/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS E DESPESA DE COMBUSTÍVEL, VISANDO CUMPRIR AS SEGUINTES AGENDAS: SECRETARIA DA AGRICULTURA, SDR E DAER.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_poder_executivo_hora_extra.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_poder_executivo_hora_extra.docx</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEIDENTE AO PODER EXECUTIVO, SOLICITANDO A PLANILHA DA RELAÇÃO DE PAGAMENTOS DE HORAS-EXTRAS, PAGAS POR SECRETARIA, COM PLANILHAS DE PAGAMENTO INDIVIDUAIS E MENSAIS, COMPREENDENDO O PERÍODO DE JUNHO/2023 A JANEIRO/2024, ACOMPANHADOS DO PARECER JURÍDICO E DO CONTROLE INTERNO, MÊS A MÊS, SOBRE A REFERIDA DESPESA.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_informacoes_itbi.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_informacoes_itbi.docx</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO UMA LISTA CONTENDO OS DADOS ACERCA DO MUNÍCIPES BENEFICIÁRIOS DO PROGRAMA  DE INCENTIVO DE REDUÇÃO DE ITBI, NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Helmut Kröker</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/997/viajem_a_porto_alegre_2024.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/997/viajem_a_porto_alegre_2024.docx</t>
   </si>
   <si>
     <t>REQUER AUTRIZAÇÃO PARA VIAJAR À PORTO ALEGRE NOS DIAS 06 E 07 DE FEVEREIRO DE 2024, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS COM DESPESA DE COMBUSTÍVEL COM A FINALIDADE DE CUMPRIR AGENDAS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>Pedro Morvan Ferrugem de Blanco</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_vereador_pedro_de_blanco-_ptb16022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_vereador_pedro_de_blanco-_ptb16022024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE GASTOS DA CÂMARA NO PERÍODO DE 2016 A 2023, QUANTO AO TOTAL GASTO COM DIÁRIAS, ANUALMENTE E,  O VALOR DEVOLVIDO ANUALMENTE AO PODER EXECUTIVO, DE RECURSOS NÃO UTILIZADOS PELA CÂMARA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/999/requerimento_n032-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/999/requerimento_n032-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO A MANUTENÇÃO, IMEDIATA, NO CORREDOR INTERNACIONAL, EM ESPECIAL, NA REGIÃO DO BANHADO DA LATA, EM VIRTUDE DAS PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE TENDO  LOCAIS, INCLUSIVE, QUE NECESSITAM DA COLOCAÇÃO DE BOEIROS OU PONTILHÕES, POIS A ÁGUA ESTÁ PASSANDO SOBRE A ESTRADA E, EM ALGUNS PONTOS ESTÁ ALAGANDO A MESMA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento__protocolo_n.033-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento__protocolo_n.033-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO INFORMAÇÕES SOBRE GASTOS NA SECRETARIA DE SAÚDE, NO QUE SE REFERE AO NÚMERO DO EMPENHO E DA SUA LIQUIDAÇÃO, REFERENTES A CIRURGIA DA PACIENTE FERNANDA MARTINEZ, MARCADA PARA 21/12/2023, EM PORTO ALEGRE/RS, MESMO QUE A CIRURGIA NÃO TENHA OCORRIDO (SE FOR O CASO), SOLICITA INFORMAÇÕES, E,  AINDA, INFORMAÇÕES DOS EXAMES PRÉVIOS.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento__protocolo_n.034-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento__protocolo_n.034-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SUBMETIDA À VOTAÇÃO NO PLENÁRIO, A ABERTURA DE COMISSÃO TEMPORÁRIA DE CONTROLE DA PROGRESSÃO DOS GASTOS PÚBLICOS MUNICIPAIS DE 2001 A 2023, VISANDO ENTREGAR À COMUNIDADE, DE FORMA PRÁTICA E ACESSÍVEL, RELATÓRIO COMPLETO SOBRE A PROGRESSÃO DOS GASTOS MUNICIPAIS, TAIS COMO: FOLHA DE PAGAMENTO, COM CARGOS PÚBLICOS, COM AGENTES POLÍTICOS, COM HORAS-EXTRAS, COM A TERCEIRIZAÇÃO DE SERVIÇOS, COM DIÁRIAS, COM PRONTO PAGAMENTOS E DEMAIS GASTOS</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento__protocolo_n035-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento__protocolo_n035-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO O TOTAL DE GASTOS COM A MANUTENÇÃO DOS VEÍCULOS DA FROTA DA SAÚDE, DE FORMA DISCRIMINADA: POR ANO, CARRO E EMPRESA PRESTADORA DO SERVIÇO, NO PERÍODO DE 2017 A 2023. SOLICITANDO, AINDA, CÓPIA DOS 03 ORÇAMENTOS, QUANDO REALIZADOS, PARA CADA GASTO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento__protocolo_n036-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento__protocolo_n036-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE AS DIÁRIAS DO SERVIDOR JOÃO MANOEL GONÇALVES FERREIRA, NO PERÍODO DE 2017 A 2024, COM OS DEVIDOS DETALHES SOBRE CADA DIÁRIA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/brasilia_2024.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/brasilia_2024.docx</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 11 E 15/03/2024 E A BRASÍLIA/DF, DE 12 A 14/03/2024, A SERVIÇO DO MANDATO E COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO, VISANDO CUPRIR AS AS SEGUINTES AGENDAS: MINISTÉRIOS DA INTEGRAÇÃO E DESENVOLVIMENTO REGIONAL- MIDR, MINISTÉRIO DA AGRICULTURA E PECUÁRIA - MAPA, MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO-MDA, MINISTÉRIO DO DESENVOLVIMENTO SOCIAL E COMBATE À FOME-MDS, ALÉM, DA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA-ANEEL, INSTITUTO NACIONAL DE COLONIZAÇÃOA E REFOMA AGRÁRIA-INCRA,   SENADO FEDERAL, FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO-FNDE E COMPANHIA NACIONAL DE ABASTECIMENTO-CONAB.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento__protocolo_n039-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento__protocolo_n039-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO VISTORIA TÉCNICA AO LONGO DA ESTRADA DA MARIA CASTELHANA, EM DIREÇÃO ÀS QUATRO BOCAS, COM EMISSÃO DE LAUDO TÉCNICO, QUANTO ÀS CURVAS, LARGURA DA VIA, ACLIVES E DECLIVES, VISANDO DEMONSTRAR A QUALIDADE DA SEGURANÇA AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/requerimento__protocolo_n040-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/requerimento__protocolo_n040-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE PLACA ORIENTATIVA DE TRÂNSITO, NA RUA 506 COM A 512, TENDO COMO REFERÊNCIA A RESIDÊNCIA DO SENHOR EDSON COUTO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento__protocolo_n041-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento__protocolo_n041-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEIDENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE PROMOVER A REALIZAÇÃO DE CURSO BÁSICO DE CABELEIREIRO, VISANDO PROMOVER UMA CULTURA DE APRENDIZADO CONTÍNUO E AUTODESENVOLVIMENTO, PROPORCIONANDO NOVAS OPORTUNIDADES DE EMPREGO E DE EMPREENDEDORISMO, CULMINANDO COM AUMENTAR A RENDA FAMILIAR.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/requerimento__protocolo_n042-202416022024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/requerimento__protocolo_n042-202416022024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENVIO DE CÓPIA DAS PORTARIAS DE NOMEAÇÃO DOS INTEGRANTES DO CONSELHO DO IDOSO. POIS A CONSTRUÇÃO DE POLÍTICAS PÚBLICAS PARA ATENDIMENTO DA PESSOA IDOSA É FUNDAMENTAL PARA A QUALIDADE DE VIDA DAQUELES QUE MUITO CONTRIBUÍRAM PARA O DESENVOLVIMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_n043-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_n043-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO, O QUE POSSIBILITARIA O RECEBIMENTO DE DOAÇÕES DE ENTIDADES PRIVADAS, COMO POR EXEMPLO, A CLASSE EMPRESARIAL OU TERCEIRO SETOR E OUTROS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Rafaela Villamil</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n045-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n045-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, QUANTO A PROVIDÊNCIAS QUANTO A REFERENTES A REVITALIZAÇÃO DO MÚDULO ESPORTIVO, VISTO QUE HÁ ALGUM TEMPO NÃO ACONTECE NENHUM EVENTO, POR NECESSITAR DE REPAROS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_n046-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_n046-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES ACERCA DA REVITALIZAÇÃO DO CENTRO DE CONVÍVIO DO BAIRRO DOM TIMÓTEO, VISANDO PROPORCIONAR MAIOR CONFORTO E COMODIDADE AOS QUE UTILIZAM O MESMO, PARA DIVERSAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/requerimento_n047-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/requerimento_n047-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE OPERADOR DE CAIXA, VISANDO PROPORCIONAR QUALIFICAÇÃO E APRIMORAMETNO PARA OS MUNÍCIPES, POIS É UMA ÁREA QUE GERA INÚMEROS EMPREGOS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/requerimento_n048-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/requerimento_n048-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE INFORMÁRICA BÁSICA NO MUNICÍPIO, VISANDO PROPICIAR QUALIFICAÇÃO A APRIMORAMENTO ÀQUELES QUE ESTÃO INGRESSANDO NO MERCADO DE TRABALHO E, ATÉ MESMO PARA A POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/requerimento_n049-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/requerimento_n049-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, QUANTO A PROVIDÊNCIAS NO QUE CONCERNE A LIMPEZA/PODA DA VEGETAÇÃO DO CORREDOR DA MINA, VISANDO PROPICIAR BOM ESPECTO E CUIDADOS AO MEIO AMBIENTE, PRIORIZANDO  LAZER NA RUA, ONDE ESTÃO IMPLANTADAS PRAÇAS E O CHIMARRÓDROMO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_n050-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_n050-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, QUANTO A POSSIBILIDADE DE CRIAÇÃO DE ESTACIONAMENTO PARA TRANSPORTE DE CARGA PESADA, VISANDO PROPORCIONAR SEGURANÇA AOS MOTORISTAS, POIS, ESTES FICAM LOCALIZADOS NA AV. INTERNACIONAL EM TORNO DO POSTO SCHEL E DA RECEITA FEDERAL, PODENDO ACARRETAR ACIDENTES PELA FORMA EM QUE ESTÃO ESTACIONADOS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_n051-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_n051-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE COLETOR DE LIXO NA LOCALIDADE DA SANGA DO PEIXE, VISTO QUE NÃO HÁ UM LOCAL, COMO EM OUTRAS LOCALIDADES DO INTERIOR, PARA DESCARTE DE ALGUNS MATERIAS, COMO: PLÁSTICO, LATAS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n052-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n052-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE PONTOS DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE DA SANGA DO PEIXE, VISANDO TRAZER MAIOR  SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_n053-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_n053-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE PROCEDA A ROÇADA DA VEGETAÇÃO AO LONGO DA ESTRADA DA SANGA DO PEIXE, PELA DIREITA, SENTIDO SEDE/INTERIOR, PRÓXIMO A PORTEIRA DA ANTIGA CASCALHEIRA, EM DIREÇÃO A PONTE LOGO EM SEGUIDA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_n054-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_n054-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE PROCEDA A ROÇADA DA VEGETAÇÃO AO LONGO DA ESTRADA INTERNACIONAL, LADO DIREITO, SENTIDO SEDE/INTERIOR, TOMANDO COMO REFERÊNCIA O COMÉRCIO "SHADAI", NO BAIRO JARDIM DA SERRA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n055-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n055-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDOS OS SECRETÁRIOS MUNICIPAIS DE ADMINISTRAÇÃO E FAZENDA, DE SAÚDE E ASSISTÊNCIA SOCIAL, DE OBRAS E SERVIÇOS PÚBLICOS, BEM COMO, CONVIDA O PREFEITO E O VICE-PREFEITO, PARA ESTAREM PRESENTES NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, ÀS 10H45MIN, DO DIA 26/02/2024, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE OS PROJETOS DE LEI N.º 100 E 101/2023.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n056-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n056-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJA ENCAMINHADO O IMPACTO FINANCEIRO, ATUALIZADO, BEM COMO A PREVISÃO ORÇAMENTÁRIA ESPECÍFICA NA LDO, CONFORME ORIENTAÇÃO TÉCNICA N.º 28.280/2023, DO INSTITUDO GAMMA, SOBRE O PL N.º 102/2023.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n057-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n057-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A READEQUAÇÃO DO PL N.º 009/2024, CONFORME ORIENTAÇÃO TÉCNICA N.º 2709/2024,  DO IGAM.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n058-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n058-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 29/02/2024, PARA A APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO FISCAL E METAS FISCAIS DO PODER EXECUTIVO, REFERENTES AO  3.º QUADRIMESTRE/2023, EM ATENDIMENTO  AO DISPOSTO NO ART. 9.º, § 4.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 11 E 15/03/2024 E A BRASÍLIA/DF, DE 12 A 14/03/2024, A SERVIÇO DO MANDATO E COM RECEBIMENTO DE DIÁRIAS E DESPESAS COM LOCOMOÇÃO, VISANDO CUPRIR AS AS SEGUINTES AGENDAS: MINISTÉRIOS DA INTEGRAÇÃO E DESENVOLVIMENTO REGIONAL- MIDR, MINISTÉRIO DA AGRICULTURA E PECUÁRIA - MAPA, MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO-MDA, MINISTÉRIO DO DESENVOLVIMENTO SOCIAL E COMBATE À FOME-MDS, ALÉM, DA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA-ANEEL, INSTITUTO NACIONAL DE COLONIZAÇÃOA E REFOMA AGRÁRIA-INCRA, SENADO FEDERAL, FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO-FNDE E COMPANHIA NACIONAL DE ABASTECIMENTO-CONAB.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_n.0652024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_n.0652024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE, DISPONIBILIDADE E POSSIBILIDADE DE CONSTRUIR DESVIO NO PASSO DO CEMITÉRIO/COLÔNIA NOVA, PARA A PASSAGEM DE IMPLEMENTOS, MÁQUINAS E EQUIPAMENTOS, BEM COMO, INFORMAÇÕES REFERENTES A LICENÇA PARA A ELABORAÇÃO DO REFERIDO DESVIO, DE LAUDO/PARECER TÉCNICO, EMITIDOS PELA ENGENHEIRA DE OBRAS, JUNTAMENTE COM A SECRETÁRIA DE OBRAS, POIS ESTIVERAM REALIZANDO UMA VISITA AVALIANDO O LOCAL.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1039/protocolo_n093-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1039/protocolo_n093-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DOS PROJETOS DE LEI, N.º 028 A 038/2023 E 058/2023, DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1040/protocolo_n095-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1040/protocolo_n095-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO PLENÁRIA SOLENE ÀS 20H DO DIA 08/03/2024, COM A FINALIDADE DE HOMENAGEAR A SENHORA NÚBIA JULIANE.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>Émerson Vidal Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1042/protocolo_n098-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1042/protocolo_n098-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE A COMPRA DE UM ROLO COMPACTADOR, VISANDO AUMENTAR A CAPACIDADE DE CARGA DO SOLO E REDUZINDO O RISCO DE AFUNDAMENTO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1043/protocolo_n099-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1043/protocolo_n099-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O  PATROLAMENTO, COM COMPACTAÇÃO DE SOLO, COM URGÊNCIA, NAS RUAS DO MUNICÍPIO, EM VIRTUDE DAS MÁS CONDIÇÕES DE TRAFEGABILIDADE EM QUE SE ENCONTRAM.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/protocolo_n100-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/protocolo_n100-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A LIMPEZA DA VEGETAÇÃO E O PATROLAMENTO, COM URGÊNCIA, DO TRECHO QUE VAI DESDE O CORREDOR ARI VIERA, ATÉ A PONTE DO RIO JAGUARÃO, DEVIDO AS MÁS CONDIÇÕES DE TRAFEGABILIDADE EM QUE SE ENCONTRA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/protocolo_n101-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/protocolo_n101-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A IMPLANTAÇÃO DE UMA PRAÇA NO CENTRO DE CONVÍVIO, DO BAIRRO DOM  TIMÓTEO, VISANDO PROPICIAR ATIVIDADES DE LAZER, PREDOMINANDO A PRESENÇA DE INDIVÍDUOS DE DIFERENTES FAIXAS ETÁRIAS, PRINCIPALMENTE DE JOVENS E CRIANÇAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/protocolo_n102-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/protocolo_n102-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CONSTRUÇÃO DE UMA ABA DE ABRIGO, NA ESCOLA NOSSA SENHORA DAS GRAÇAS, VISANDO PROPICIAR SEGURANÇA, CONFORTO E COMODIDADE AOS ALUNOS, PAIS E DEMAIS INDIVÍDUOS QUE FICAM EM FRENTE À ESCOLA, PRINCIPALMENTE EM DIAS CHUVOSOS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/protocolo_n103-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/protocolo_n103-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A LIMPEZA/PODA DA VEGETAÇÃO NA PONTE DO PASSO DA MARIA CASTELHANA, VISANDO PROPICIAR UM BOM ASPECTO E CUIDADOS AO NOSSO MEIO AMBIENTE, PRIORIZANDO O LAZER DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/protocolo_n104-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/protocolo_n104-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A POSSIBILIDADE DE REALIZAR LIMPEZA NOS BUEIROS, NA LOCALIDADE DO MINUANINHO, VISANDO PROPICIAR SEGURANÇA E BEM-ESTAR AOS MORADORES DA LOCALIDADE, PRINCIPALMENTE, EM DIAGONAL ÀS MANGUEIRAS DO SR. CARLOS MÁRIO SUÑÉ, POIS NAS ESTAÇÕES MAIS CHUVOSAS, ACABAM OCORRENDO ALAGAMENTOS, IMPEDINDO A PASSAGEM DE TRANSPORTES E PEDESTRES NO LOCAL.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/protocolo_n105-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/protocolo_n105-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE TRÂNSITO, NA RUA 566, POIS A QUE EXISTE, DE PARE, ENCONTRA-SE CAÍDA, VISANDO COLABORAR COM OS MOTORISTAS E PEDESTRES, PRIORIZANDO A SEGURANÇA NO TRÂNSITO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/protocolo_n106-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/protocolo_n106-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A REVITALIZAÇÃO DA ESCOLA PRINCESA ISABEL, NA VILA DA LATA,POIS NECESSITA DIVERSOS REPAROS, TAIS COMO: TROCA DE FORRO, MANUTENÇÃO NOS SANITÁRIOS, ETC., VISANDO PROPICIAR MAIOR COMODIDADE E CONFORTO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/protocolo_n108-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/protocolo_n108-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENCAMINHAMENTO DE ANTEPROJETO DE LEI, QUE "INSTITUI O DIA DO MARCO DA TROVA GAÚCHA", NO MUNICÍPIO DE ACEGUÁ, POIS A TROVA GALPONEIRA É A ARTE DE IMPROVISAR VERSOS EM DIFERENTES MODALIDADES DE VERSIFICAÇÃO, COM DIFERENTES GÊNEROS MUSICAIS DE ACOMPANHAMENTO E É UMA EXPRESSÃO RICA E AUTÊNTICA DA CULTURA GAÚCHA, CELEBRANDO A TRADIÇÃO E POESIA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/protocolo_n109-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/protocolo_n109-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO AMPLIAÇÃO DE REDE ELÉTRICA E COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA, , NA RUA 566, ENTRONCAMENTO COM A RUA 571, BAIRRO JARDIM DA SERRA, BEM COMO, A INSTALAÇÃO DE LUMINÁRIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/protocolo_n112-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/protocolo_n112-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE PROPICIAR , NO MUNICÍPIO, O CURSO DE FORMAÇÃO DE VIGILANTE, DADA A NECESSIDADE DE PROPORCIONAR  MAIS SEGURANÇA AOS PRÉDIOS PÚBLICOS, BEM COMO, A COMUNIDADE ESCOLAR, UMA REALIDADE NOS DIAS ATUAIS, POIS A PROFISSIONALIZAÇÃO É UMA FORMA DE OPORTUNIZAR AOS MUNÍCIPES O ATENDIMENTO DESSA NOVA DEMANDA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/protocolo_n113-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/protocolo_n113-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO QUE ESTUDE A VIABILIDADE DA CRIAÇÃO DE UM AMBIENTE DE ACOLHIMENTO A ANIMAIS QUE SE ENCONTRAM ABANDONADOS EM VIA PÚBLICA, NA IMINÊNCIA DE OCASIONAR ACIDENTES DE TRÂNSITO E ATAQUE ÀS PESSOAS QUE TRANSTITAM, BEM COMO, ANIMAIS QUE ESTÃO EM RISCO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/protocolo_n114-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/protocolo_n114-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, VISANDO HOMENAGEAR O SECRETÁRIO MUNICIPAL DE SAÚDE, MAURÍCIO PORTO, PELOS SERVIÇOS PRESTADOS A FRENTE DA SECRETARIA DE SAÚDE E ASSISTÊNCIA SOCIAL, ALÉM DOS MÉDICOS, GERHARD  MARTENS, JACOB OTT E A MÉDICA MARIA LENY VILACORTA, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO DO MUNICÍPIO DE ACEEGUÁ.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/protocolo_n115-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/protocolo_n115-2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DDO PROTOCOLO N.º 092/2024, BEM COMO, DA COMPETENTE ORIENTAÇÃO TÉCNICA EMITIDA PELO IGAM.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/protocolo_n119-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/protocolo_n119-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO, O PRESIDENTE DO FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E, CONVIDANDO O PREFEITO PARA ESTAREM PRESENTES NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, ÀS 09H15MIN, DO DIA 11/03/2024, PARA PRESTAR INFORMAÇÕES SOBRE OS PROJETOS DE LEI N.º:  017/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.729/2019; 018/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.730/2019; 019/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.730/2019 E 018/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.731/2019; 019/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.731/2019; 032/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.732/2019.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/protocolo_n120-20241.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/protocolo_n120-20241.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA COOPERATIVA AGROPECUÁRIA PIONEIRA , CONVIDANDO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 11/03/2024, PARA PARTICIPAR DAS DISCUSSÕES DO PL N.º 017/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.729/2019.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/protocolo_n121-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/protocolo_n121-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DE PRODUTORES DO RINCÃO DOS CRAVOS , CONVIDANDO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 11/03/2024, PARA PARTICIPAR DAS DISCUSSÕES DO PL N.º 018/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.730/2019.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/protocolo_n122-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/protocolo_n122-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO AGROPECUÁRIA DE PRODUTORES DE LEITE, CONVIDANDO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 11/03/2024, PARA PARTICIPAR DAS DISCUSSÕES DO PL N.º 019/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.731/2019.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/protocolo_n123-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/protocolo_n123-2024.pdf</t>
   </si>
   <si>
     <t>EQUER O ENVIO DE EXPEDIENTE AO PRESIDENTE DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO MINUANO , CONVIDANDO PARA ESTAR PRESENTE NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 11/03/2024, PARA PARTICIPAR DAS DISCUSSÕES DO PL N.º 020/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.732/2019.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/protocolo_n124-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/protocolo_n124-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJA ENCAMINHADO IMPACTO FINANCEIRO ATUALIZADO, SOBRE O PL N.º 012/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023, CONFORME ORIENTAÇÃO TÉCNICA N.º 4.449/2024, DO INSTITUTO GAMMA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_protocolo_n.126-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_protocolo_n.126-2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA GRAVAÇÃO, EM ÁUDIO, DA SESSÃOORDINÁRIA REALIZADA EM 04/03/2024.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 06/03/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE VIABILIZAR UMA ESCAVADEIRA POCLAIN PARA O MUNICÍPIO, ALÉM DE CUMPRIR AGENDA JUNTO AO DEPARTAMENTO DE INFRAESTRUTURA E USOS MÚLTIPLOS DA ÁGUA (DINFRA).</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/protocolo_n.128-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/protocolo_n.128-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, QUE PROVIDENCIE A PINTURA DAS ESCOLAS MUNICIPAIS, DE ACEGUÁ, BEM COMO, O ENCAMINHAMENTO DO PROJETO DE AMPLIAÇÃO DA ESTRUTURA DAS ESCOLAS, CASO HOUVER.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/protocolo_n.129-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/protocolo_n.129-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO EXTRAORDINÁRIA, DO DIA 07/03/2024, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/protocolo_n.130-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/protocolo_n.130-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 114/2024.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/protocolo_n.131-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/protocolo_n.131-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, NO DIA 17 DE ABRIL DE 2024, ÀS 18H30MIN, VISANDO HOMENAGEAR OS MÉDICOS GERHARD MARTENS, JACOB OTT E MARIA LENY VILACORTA, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO DO MUNICÍPIO DE ACEGUÁ.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/protocolo_n.132-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/protocolo_n.132-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, CÓPIA DA GRAVAÇÃO, EM ÁUDIO, DA REUNIÃO ORDINÁRIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DO DIA 04/03/2024.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/protocolo_n.133-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/protocolo_n.133-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO SERVIÇO DE ENFERMAGEM, JUNTO AO ATENDIMENTO MÉDICO NA UBS, APÓS ÀS 17H E NOS HORÁRIOS EM QUE A UBS NÃO DISPÕE DE PROFISSIONAL MÉDICO, POIS, APÓS O HORÁRIO DE FUNCIONAMENTO, NÃO SE TEM A QUEM RECORRER PARA VERIFICAÇÃO DE PRESSÃO, GLICOSE, CURATIVOS, A NÃO SER QUE HAJA DESLOCAMENO ATÉ O HOSPSITAL DA COLÔNIA NOVA, VISTO QUE O SAMU NÃO PRESTA ESSES PEQUENOS ATENDIMENTOS, POR IMPEDIMENTO LEGAL.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/protocolo_n.134-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/protocolo_n.134-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, DO DIA 11/03/2024, EM RAZÃO DE VIAGEM A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>Jair Ardenchy</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/protocolo_n.135-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/protocolo_n.135-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIADO DIA 11/03/2024, EM RAZÃO DE VIAGEM A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/protocolo_n.136-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/protocolo_n.136-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DO PL N.º 010/2024, QUE "CRIA CARGO E VAGA NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002", CONFORME ORIENTAÇÃO TÉCNICA N.º 4.445/2024, DO IGAM, ESPECIALMENTE, NO QUE SE REFERE A INSERÇÃO DE PREVISÃO DA CRIAÇÃO DO CARGO, NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/protocolo_n.137-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/protocolo_n.137-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DO PL N.º 013/2024, QUE "CRIA CARGO E VAGA NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002", CONFORME ORIENTAÇÃO TÉCNICA DO IGAM, N.º 4.450/2024.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/protocolo_n.138-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/protocolo_n.138-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DA JUSTIFICATIVA DO PL N.º 014/2024, QUE "ALTERA PARCIALAMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADA PELA LEI MUNICIPAL N.º 1.329/2014", CONFORME ORIENTAÇÃO TÉCNICA N.º 4.452/2024, DO IGAM, QUE DEMONSTRE A NECESSIDADE DA ALTERAÇÃO PRETENDIDA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/protocolo_n.139-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/protocolo_n.139-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DO PL N.º 015/2024, QUE "CRIA  VAGA E  EXTINGUE CARGO NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002", CONFORME ORIENTAÇÃO TÉCNICA DO IGAM, N.º 4.445/2024.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/protocolo_n.140-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/protocolo_n.140-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE INFORME SE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO, RELATIVO AO PL N.º 021/2024, ESTÁ PERVISTO NO PPA 2021-2025, BEM COMO, NA LDO E LOA, PARA O PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/protocolo_n.149-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/protocolo_n.149-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA USO DO VEÍCULO OFICIAL DA CÂMARA, COM A FINALIDADE DE VIAJAR A PORTO ALEGRE/RS, NO DIA 11/03/2024 E, COM RETORNO PREVISTO PARA 15/03/2024, NA COMPANHIA DO VEREADOR JAIR ARDENCHY, EMBARCAR EM VOO PARA BRASIÍLIA/DF.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/protocolo_n150-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/protocolo_n150-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSBILIDADE DE CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS, NA LOCALIDADE DA TÁBUA, VISANDO ASSEGURAR AOS USUÁRIOS DE TRNSPORTE COLETIVO, PROTEÇÃO CONTRAS CHUVAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/protocolo_n161-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/protocolo_n161-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADOÇÃO DE MEDIDAS URGENTES, QUANTO AO ESTACIONAMENTO EM FRENTE À ESCOLA NOSSA SENHORA DAS GRAÇAS, A FIM DE EVITAR TRANSTORNOS E POSSÍVEIS ACIDENTES.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/protocolo_n162-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/protocolo_n162-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA A RECUPERAÇÃO E LIMPEZA DO CORREDOR PRÓXIMO DA RESIDÊNCIA DO SR. PETER SPENST, NA COLÔNIA MÉDICI, POIS O REFERIDO LOCAL NECESSITA DE SERVIÇO DE ENCASCALHAMENTO E PODA DA VEGETAÇÃO, PARA OFERECER MELHORES CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/protocolo_n163-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/protocolo_n163-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA A MANUTENÇÃO, COM APLICAÇÃO DE CASCALHO E BUEIROS EM ALGUNS PONTOS DO CORREDOR DE DÁ ACESSO À RESIDÊNCIA DO SR. VALTER PORCIÚNCULA,  NO MINUANO, DADA A PROXIMIDADE DO PERÍODO DE INÍCIO DA COLHEITA, MOMENTO EM QUE O MESMO É BASTANTE UTILIZADO PARA ESCOAMENTO DA SAFRA DE GRÃOS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/protocolo_n164-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/protocolo_n164-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE AVALIE A POSSIBILIDADE DA CONSTRUÇÃO DE ABRIGO DE ÔNIBUS NA LOCALIDADE DA COLÔNIA NOVA, NAS PROXIMIDADES DO R&amp;J MINIMERCADO, CONSIDERANDO QUE VÁRIOS ALUNOS UTILIZAM O LOCAL COMO ESPERA DO ÔNIBUS E, NAQUELE LOCAL NÃO HÁ ALGUM TIPO DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/protocolo_n._175-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/protocolo_n._175-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 01/01/2024, PARA PRESTAR INFORMAÇÕES SOBRE O PL N.º 026/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 329 DE 03 DE JANEIRO DE 2005, ACOMPANHADO DO CRONOGRAMA DE ATENDIMENTO DA SAÚDE BUCAL, NO PERÍODO DO ANO DE 2023, ATÉ 29 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>Júlio César Porciúncula Lemos, Anderson Barcelos Corrêa, Jacqueline Queiroga Ferreira, Jair Ardenchy</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/protocolo_n._186-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/protocolo_n._186-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO TRATATIVAS COM A CORSAN-EGEA PARA INSTALAÇÃO DE GERADOR DE ENERGIA ELÉTRICA PARA A ESTAÇÃO DE TRATAMENTO DE ÁGUA DO MUNICÍPIO DE ACEGUÁ, VISANDO SOLUÇÕES DE CONTINUIDADE DO SISTEMA DE ABASTECIMENTO DE ÁGUA, MESMO EM CONDIÇÕES ADVERSAS, RAZÃO PELA QUAL, ENTENDEMOS QUE A INSTALAÇÃO DESSE EQUIPAMENTO SERÁ CAPAZ DE ATENDER ESSA NECESSIDADE PREMENTE.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/protocolo_n.187-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/protocolo_n.187-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE LIXEIRAS NA LOCALIDADE DO JAGUARÃO, VISANDO PRESERVAR O MEIO AMBIENTE E MANTER UM AMBIENTE E MANTER O LOCAL LIMPO E SAÚDÁVEL PARA TODOS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/protocolo_n.188-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/protocolo_n.188-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A CONSTRUÇÃO DE PRAÇA NA LOCALIDADE DO JAGUARÃO, VISANDO PROMOVER UM LUGAR PARA AS CRIANÇAS BRINCAREM E SE DIVERTIREM.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/protocolo_n.189-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/protocolo_n.189-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE PROJETO CONTÍNUO, VISANDO A INFORMAÇÃO, PREVENÇÃO E ASSISTÊNCIA PARA AS PESSOAS COM DEPRESSÃO E ANSIEDADE, VISANDO UMA POLÍTICA PÚBLICA DE PREVENÇÃO E COMBATE QUE ABRANGE TODA POPULAÇÃO, COM ÊNFASE NO JOVENS, ADOLESCENTES E IDOSOS, O QUE CONTRIBUIRÁ PARA A DIMINUIÇÃO DOS ÍNDICES DE DEPRESSÃO ENTRE JOVENS E SUICÍDIO ENTRE OS IDOSOS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/protocolo_n.190-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/protocolo_n.190-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONCEDER REAJUSTE NA DIÁRIA DE CAMPO, EM ÍNDICE IDÊNTICO AO APLICADO NA ATUALIZAÇÃO DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES, CONFORME A LEI MUNICIPAL N.º 2.044/2024.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/protocolo_n.193-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/protocolo_n.193-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A AQUISIÇÃO DE UM GERADOR DE ENERGIA PARA O CENTRO CULTURAL TRADICIONALISTA DE ACEGUÁ-CCTA, COM O OBJETIVO DE POSSIBILITAR A REALIZAÇÃO DE EVENTOS, MESMO EM SITUAÇÕES EM QUE NÃO HAJA ENERGIA ELÉTRICA, ALÉM DE SISTEMA DE AR CONDICIONADO OU VENTILADORES, NO REFERIDO LOCAL, VISANDO PROPORCIONAR CONFORTO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/protocolo_n.194-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/protocolo_n.194-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A AQUISIÇÃO DE UM GERADOR DE ENERGIA PARA A CAPELA VELATÓRIA, , VISANDO EVITAR TRANSTORNOS AOS USUÁRIOS, CAUSADOS PELAS QUEDAS OU FALTAS DE ENERGIA ELETRICA.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/protocolo_n.195-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/protocolo_n.195-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO TRATATIVAS JUNTO AO ÓRGÃO RESPONSÁVEL PARA QUE SEJA FEITA A MANUTENÇÃO DOS FIOS DE TELEFONE QUE SE ENCONTRAM SOLTOS NA FRENTE DA ASSISTÊNCIA SOCIAL, BEM COMO, EM OUTROS LOCAIS, VISANDO EVITAR TRANSTORNOS, O QUE PODERÁ TRAZER RISCOS À SEGURANÇA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/protocolo_n.198-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/protocolo_n.198-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FAZENDA, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 09H15MIN, DO DIA 08/04/2024, PARA PRESTAR ESCLARECIMENTOS SOBRE O PL N.º 025/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108/2002", MUNIDO DE PLANILHA COMPARATIVA ENTRE OS CARGOS EM EXTINÇÃO E OS CRIADOS, BEM COMO, QUAIS SE ENCONTRAM PREENCHIDOS/VAGOS, OS QUE ESTÃO EM DESVIO DE FUNÇÃO E OUTRAS INFORMAÇÕES QUE JULGAR DE NOSSO INTERESSE.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/protocolo_n._199-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/protocolo_n._199-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO  DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A REALIZAÇÃO DE INVENTÁRIO CULTURAL DO MUNICÍPIO, VISANDO A ELABORAÇÃO DE PROJETO DE INCREMENTO DE TURISMO E DA PRÓPRIA QUALIDADE DE VIDA DA POPULAÇÃO, AINDA MAIS SENDO, ACEGUÁ, REPLETO DE PASSAGENS HISTÓRICAS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/protocolo_n._200-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/protocolo_n._200-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A REALIZAÇÃO DE CONCURSO PARA A CRIAÇÃO DO HINO MUNICIPAL.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/protocolo_n._201-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/protocolo_n._201-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO CÓPIA DO PROJETO/ESTUDO, APRESENTADO PELO ALUNOS DE ARQUITETURA DA URCAMP, CHEFIADOS PELA PROFESSORA FERNANDA BARASUOL.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/protocolo_n.202-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/protocolo_n.202-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO INFORMAÇÕES COMPLETAS A RESPEITO DA IMPLANTAÇÃO E EXECUÇÃO DA LEI PAULO GUSTAVO, NO MUNICÍPIO. ESSA LEI INJETOU DINHEIRO NA PRODUÇÃO CULTURAL DO PAÍS, DESTINANDO IMPORTANTE MONTANTE PARA A CULTURA LOCAL, CABENDO, AGORA, A CASA LEGISLATIVA, FISCALIZAR A FORMA COMO EXECUTOU OS VALORES.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/protocolo_n.203-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/protocolo_n.203-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A COBERTURA INTEGRAL DOS VALORES  COM TRANSPORTE DOS ESTUDANTES DO 3.º GRAU, VISTO QUE O RESTANTE DO PAGAMENTO É IRRISÓRIO, DIANTE DOS VALORES DESPENDIDOS PELO PODER PÚBLICO, PORÉM, DE GRANDE PESO NO ORÇAMETNO DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/protoco_n.204-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/protoco_n.204-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO INFORMAÇÕES SOBRE AS TRATATIVAS COM O MAPA/VIGIAGRO, QUANTO A CEDÊNCIA DO QUARENTENÁRIO PARA CONSTRUÇÃO DE ESPAÇO  PARA CAMPING E COMPETIÇÕES EQUESTRES.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/protocolo_n.205-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/protocolo_n.205-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, PEDINDO INFORMAÇÕES SOBRE O SISTEMA DE SOBREAVISO DA SECRETARIA DE SAÚDE, NO PERÍODO DE 2017 A 2023, DA SEGUINTE FORMA: - QUANTOS SERVIDORES FORAM INCLUÍDOS NO SISTEMA DE EXECUÇÃO DE HORAS DE SOBREAVISO; - QUANTAS HORAS DE SOBREAVISO FORMA DISTRIBUÍDAS; - QUANTAS VEZES FORAM EXECUTADAS CHAMADAS PARA OS SERVIDORES ATENDENDO AS HORAS DE SOBREAVISO; - TOTAL DO VALOR GASTO COM HORAS DE SOBREAVISO, VISANDO FISCALIZAR A APLICAÇÃO DO DINHEIRO PÚBLICO, PELO GOVERNO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/protocolo_n.214-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/protocolo_n.214-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITADO A INSTALAÇÃO DE GERADOR DE ENERGIA PARA O CENTRO COMUNITÁRIO DO BAIRRO DOM TIMÓTEO, COM O OBJETIVO DE POSSIBILITAR A REALIZAÇÃO DE EVENTOS MESMO EM SITUAÇÕES EM QUE NÃO HAJA ENERGIA ELÉTRICA, BEM COMO, A INSTALAÇÃO DE VENTILADORES, VISANDO PROPORCIONAR CONFORTO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/protocolo_n._218-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/protocolo_n._218-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, DIA 10/04/2024, VISANDO CUMPRIR AGENDAS JUNTO AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM-DAER E COM O DEPUTADO FEDERAL MÁRCIO BIOLCHI, SOBRE A VIABILIDADE DE EMENDA PARA O PROJETO DA SUA COBERTA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/protoclo_n.222-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/protoclo_n.222-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O IMPACTO FINANCEIRO DO PL N.º 030/2024, QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADA PELA LEI MUNICIPAL N.º 1405/2024, CONFORME ORIENTAÇÃO TÉCNICA DO IGAM N.º 7.508/2024, DEMONSTRANDO AS MEDIDAS DE COMPENSAÇÃO PARA OS ANOS SEGUINTES, COMO DETERMINA O ART. 17, § 2.º DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1123/protocolo_n.224-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1123/protocolo_n.224-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS NO DIA 10 DE ABRIL DE 2024, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS DO MANDATO: REUNIÃO NO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM (DAER/RS); REUNIÃO COM O DEPUTADO FEDERAL MÁRCIO BIOLCHI.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/protoclo_n225-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/protoclo_n225-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A V. EXA., QUE ESTUDE A POSSIBILIDADE DE PROMOVER A REAVALIAÇÃO SALARIAL DO QUADRO DE SERVIDORES DESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/protocolo_n226-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/protocolo_n226-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A REFORMA DO ABRIGO DE ÔNIBUS LOCALIZADO NO ENTRONCAMENTO DA ESTRADA PRINCIPAL DO ASSENTAMENTO CONQUISTA DO JAGUARÃO COM A ESTRADA QUE DÁ ACESSO À ESCOLA ESTADUAL JAGUARÃO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/protocolo_n227-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/protocolo_n227-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO À COORDENADORIA DE CULTURA, A INSERÇÃO DOS ARTISTAS LOCAIS NA PROGRAMAÇÃO DE COMEMORAÇÃO DO ANIVERSÁRIO DO MUNICÍPIO, VISANDO OPORTUNIZAR QUE ESTES SE APRESENTEM NAS FESTIVIDADES DO MÊS DO ABRIL, COMO FORMA DE DAR VISIBILIDADE AOS TALENTOS LOCAIS.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/protocolo_n228-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/protocolo_n228-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO DA ESTRADA INTERNACIONAL, TENDO COMO PONTO DE PARTIDA, AS QUATRO BOCAS, EM DIREÇÃO À LATA, TENDO EM VISTA ÀS MÁS CONDIÇÕES DE TRAFEGABILIDADE APRESENTADAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/protocolo_n235-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/protocolo_n235-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR, MEDIANTE PARCERIA COM O INSTITUTO RENATO BORGHETTI DE CULTURA E MÚSICA (IRB), NA REDE MUNICIPAL DE ENSINO, O PROJETO FÁBRICA DE GAITEIROS, VISANDO DISPONIBILIZAR, GRATUITAMENTE, O ACESSO DE CRIANÇAS E JOVENS, DE 07 A 15 ANOS, AO APRENDIZADO DA "GAITA DE OITO BAIXOS", COMO É COMUMENTE CHAMADA NA CULTURA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/protocolo_n236-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/protocolo_n236-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO,  CONVOCANDO O SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, PARA COMPARECER NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE, DO DIA 22/04/2024,  ÀS 09H15MIN, PARA PRESTAR INFORMAÇÕES SOBRE O PL N.º 021/2024, QUE CRIA FUNDO MUNICIPAL DE EDUCAÇÃO-FME.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/protocolo_n237-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/protocolo_n237-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DAS ATRIBUIÇÕES DO CARGO, RELATIVO AO PL N.º 034/2024, QUE CRIA CARGO E VAGA NO ANEXO II DA LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002", CONFORME ORIENTAÇÃO TÉCNICA DO IGAM N.º 8.141/2024.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/protocolo_n238-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/protocolo_n238-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NAS REUNIÕES ORDINÁRIAS DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, DO DIA 15/04/2024, POR MOTIVOS DE FORO ÍNTIMO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira, Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/protocolo_n239-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/protocolo_n239-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A CRIAÇÃO DO CONSELHO MUNICIPAL DA IGUALDADE RACIAL, COM O OBJETIVO DE CRIAR UM ESPAÇO DELIBERATIVO PARA DISCUSSÃO DE AÇÕES DE FOMENTO QUE VISEM A VALORIZAÇÃO DA DIVERSIDADE RACIAL.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/protoclo_n254-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/protoclo_n254-2024.pdf</t>
   </si>
   <si>
     <t>REQUER SUA SUBSTITUIÇÃO NA COMISSÃO DE INFRAESTRURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/pedido_de_patrolamento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/pedido_de_patrolamento.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PATROLAMENTO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS,  DIAS 06 E 07/05/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, ALÉM DE DE DESPESAS COM LOCOMOÇÃO EM VEÍCULO PRÓPRIO, EM VEÍCULO PRÓPRIO, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS: - PGE; - BADESUL; - DAER E AGEA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NAS REUNIÕES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, E DE FINANÇAS E ORÇAMENTO, BEM COMO, NA SESSÃO ORDINÁRIA, TODAS DO DIA 06/05/2024, EM VIRTUDE DE VIAGEM PROGRAMADA A SERVIÇO DO MANDATO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/protocolo_n281-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/protocolo_n281-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A PODA NAS ÁRVORES, PRINCIPALMENTE, AS DO CENTRO DA CIDADE, VISANDO COLABORAR COM OS MOTORISTAS, PEDESTRES, LOCAIS E TURISTAS, POIS ESTÁ NA ÉPOCA DA REALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/protocolo_n282-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/protocolo_n282-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, QUANTO A DISPONIBILIZAÇÃO DE LIXEIRAS NOS EVENTOS REALIZADOS NO CANTEIRO CENTRAL, VISANDO PROPICIAR HIGIENE, COMODIDADE, BEM-ESTAR AOS MUNÍCIPES E TURISTAS, PARTICIPANTES DOS EVENTOS, BEM COMO, TORNAR MAIS FÁCIL O TRABALHO DOS RESPONSÁVEIS PELA LIMPEZA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/protocolo_n283-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/protocolo_n283-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, QUANTO A DISPONIBILIZAÇÃO DE GRUPOS DE APOIO PARA PACIENTES ATESTADOS COM DEPRESSÃO, ANSIEDADE, LUTO, ENTRE OUTRAS DOENÇAS PSICOLÓGICAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/protocolo_n284-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/protocolo_n284-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENCAMINHAMENTO DE IMPACTO FINANCEIRO E A DECLARAÇÃO DO ORDENADOR DE DESPESAS SOBRE O  PL N.º 044/2024, QUE CONCEDE A REPOSIÇÃO INFLACIONÁRIA AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE ACEGUÁ</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/protocolo_n_285-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/protocolo_n_285-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENCAMINHAMENTO DE IMPACTO FINANCEIRO E A DECLARAÇÃO DO ORDENADOR DE DESPESAS SOBRE O  PL N.º 045/2024, QUE ALTERA O COEFICIENTE DO NÍVEL BÁSICO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/protocolo_n286-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/protocolo_n286-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENCAMINHAMENTO DE IMPACTO FINANCEIRO E A DECLARAÇÃO DO ORDENADOR DE DESPESAS SOBRE O  PL N.º 046/2024, QUE ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/protocolo_n287-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/protocolo_n287-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENCAMINHAMENTO DE IMPACTO FINANCEIRO E A DECLARAÇÃO DO ORDENADOR DE DESPESAS SOBRE O  PL N.º 047/2024, QUE ALTERA PARCIALMENTE A LEI N.º 109/2002.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/protocolo_n288-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/protocolo_n288-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A CRIAÇÃO DE COMISSÃO PERMANENTE DE ATUAÇÃO EM EMERGÊNCIAS, COM O OBJETIVO DE AUXILIAR O PREFEITO E A DEFESA CIVIL, NA TOMADA DE DECISÕES E DIMINUIÇÃO DO TEMPO DE RESPOSTA À COMUNIDADE ATINGIDA POR SINISTROS, ALÉM DE AUMENTAR A EFICÁCIA DAS AÇÕES DE SOCORRO EM CASOS DE DESASTRES NATURAIS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/protocolo_n305-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/protocolo_n305-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A EXPANSÃO DA REDE ELÉTRICA, BEM COMO, A INSTALAÇÇAO DE PONTOS DE LUZ, COM LUMINÁRIA DE BRAÇO CURTO, EM TODA A EXTENSÃO DA RUA 565, ENTRE A BR-153 E A RUA 571, NO BAIRRO JARDIM DA SERRA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/protocolo_n310-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/protocolo_n310-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, RATIFICANDO O TEOR DO DE N.º 286/2024, PARA QUE SEJA ENCAMINHADO O IMPACTO FINANCEIRO A PARTIR DE JANEIRO E, A COMPETENTE DECLARAÇÃO DO ORDENADOR DE DESPESA, DEVIDAMENTE ASSINADA, ACERCA DO PL N.º 046/2024, QUE "ALTERA A UNIDADE DE REFERÊNCIA SALARIAL URS PARA O EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/protocolo_n312-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/protocolo_n312-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ADEQUAÇÃO DO PL N.º 047/2024, QUE "ALTERA A LEI N.º 109/2002"</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>APRESENTA-SE, EM ATENDIMENTO AO DISPOSTO NO ART. 34, DO REGIMENTO INTERNO, COMO CANDIDATO A VAGA DE PRESNIDENTE DA MESA DIRETORA, PARA O RESTANTE DO EXERCÍCIO 2024.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>APRESENTA-SE, EM ATENDIMENTO AO DISPOSTO NO ART. 34, DO REGIMENTO INTERNO, COMO CANDIDATO A VAGA DE VICE-PRESIDENTE DA MESA DIRETORA, PARA O RESTANTE DO EXERCÍCIO 2024.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>APRESENTA-SE, EM ATENDIMENTO AO DISPOSTO NO ART. 34, DO REGIMENTO INTERNO, COMO CANDIDATO A VAGA DE 1.º SECRETÁRIO DA MESA DIRETORA, PARA O RESTANTE DO EXERCÍCIO 2024.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/protocolo_n.322-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/protocolo_n.322-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO, EM CONFORMIDADE COM O OF. 041/2024, DESTE PODER LEGISLATIVO, O DESMEMEBRAMENTO DO PL N.º 053/2024, QUE CRIA AÇÕES NO PPA E LDO E AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$13.000,00.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/protocolo_n.323-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/protocolo_n.323-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 29/05/2024, PARA A APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO FISCAL E METAS FISCAIS DO PODER EXECUTIVO, REFERENTES AO 1.º QUADRIMESTRE/2024, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, § 4.º, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_de_apoio_protocolo_n328-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_de_apoio_protocolo_n328-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE APOIO AO MINISTRO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO, EM FAOR DOS AGRICULTORES GAÚCHOS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dalmiro dos Santos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_vereador_dalmiro_protocolo_n329-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_vereador_dalmiro_protocolo_n329-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O PATROLAMENTO, ENCASCALHAMENTO E DESOBSTRUÇÃO DE BUEIROS NO LOCAL, TENDO EM VISTA, AS MÁS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento_vereadora_jacqueline_protocolo_n337-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento_vereadora_jacqueline_protocolo_n337-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLKCITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR CURSO DE CORTE E COSTURA, MÓDULO DE MALHAS E MOLETOM, EM CONTINUIDADE AO JÁ OFERECIDO EM 2023, OU SEJA, MÓDULO II, CUJA PROMESSA DO PREFEITO ERA PARA SER REALIZADO EM SETEMBRO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_vereadora_jacqueline_protocolo_n346-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_vereadora_jacqueline_protocolo_n346-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE, SOLICITANDO A ADOÇÃO DE MEDIDAS URGENTES QUANTO QUANTO AO ESTACIONAMENTO EM FRENTE À ESCOLA NOSSA SENHORA DAS GRAÇAS, A FIM DE EVITAR TRANSTORNOS E POSSÍVEIS ACIDENTES, VISANDO PROPORCIONAR MAIOR SEGURANÇA À COMUNIDADE ESCOLAR, DE MODO GERAL, VISTO QUE VÁRIOS VEÍCULOS EM FILA DUPLA, ATÉ TRIPLA, NECESSITANDO, INCUSIVE, DE PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_vereadora_jacqueline_protocolo_n347-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_vereadora_jacqueline_protocolo_n347-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR NA REDE MUNICIPAL DE SAÁUDE, OS TRATAMENTOS ELENCADOS NA POLÍTICA NACIONAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES, DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_vereadora_jacqueline_protocolo_n348-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_vereadora_jacqueline_protocolo_n348-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A AMPLIAÇÃO DO CENTRO DE MÚLTIPLO USO, NO DOM TIMÓTEO, MANUTENÇÃO DA ILUMINAÇÃO DA QUADRA ESPORTIVA E INSTALAÇÃO DE PRAZA COM EQUIPAMENTOS, BANCOS E PISTA PARA CAMINHADA NO ENTORNO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1192/requerimento_vereadora_jacqueline_protocolo_n349-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1192/requerimento_vereadora_jacqueline_protocolo_n349-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE LEGAL DE ISENTAR DO PAGAMENTO DE TAXA INSCRIÇÃO , EM CONCURSO PÚBLICO E PROCESSO SELETIVO, NO MUNICÍPIO, PESSOAS EM CONDIÇÃO DE BAIXA RENDA OU QUE APRESENTE AUTO DECLARAÇÃO DE POBREZA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONVENIAR COM ACADEMIAS, CLÍNICAS OU ESTUDIOS A FIM DE CONTRATAR TERAPIA DE PILATES PARA POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO QUE UMA DAS TRÊS ESCOLAS MUNICIPAIS LEVE O NOME "PROFESSORA NÚBLIA JULIANE".</t>
   </si>
   <si>
     <t>1197</t>
   </si>
@@ -2739,1198 +2739,1198 @@
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A REMESSA DE UMA CÓPIA DO CONTRATO DE REPASSE N.º 955545/2023/MIDR/CAIXA, CONFORME CONSTA NA JUSTIFICATIVA  DO PL N.º 059/2024, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$353.350,00.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O ENVIO DOS PLANOS DE AÇÃO N.º 09032024-070879/2024; 09032024-069744/2024; 09032024-072923/2024, VISTO QUE, NÃO ACOMPANHARAM O PL N.º 062/2024, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$830.000,00, COMO CONSTA NA JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_apoio_protocolo_n0360-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_apoio_protocolo_n0360-2024.pdf</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1210/protocolo_n0367-2024_requerimento_da_vereadora_jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1210/protocolo_n0367-2024_requerimento_da_vereadora_jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO A COLOCAÇÃO DE BUEIROS NAS VALETAS PARALELAS DAS RUAS 507 E 512, TENDO COMO REFERÊNCIA A RESIDÊNCIA DA SRA. JANAIRA, ATÉ A OFICINA MECÂNICA DO SR. FLÁVIO DE GODOY, BEM COMO, NA RUA 512, ANTES DO RESTAURANTE GALPÃO DE PEDRA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1211/protocolo_n372-2024__requerimento_vereadora_jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1211/protocolo_n372-2024__requerimento_vereadora_jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO À COLOCAÇÃO DE BUEIROS NA RUA 507, TENDO COMO REFERÊNCIA A RESIDÊNCIA DA SRA. JANAIRA, ATÉ A OFICINA MECÂNICA DO SR. FLAVIO DE GODOY.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1212/protocolo_n.381-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1212/protocolo_n.381-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIAS 17 E 18/06/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, A UTILIZAÇÃO DO VEÍCULO OFICIAL DA CÂMARA, VISANDO CUMPRIR AS SEGUINTES AGENDAS: DIA 17 - REUNIÃO COM O COORDENADOR DA BANCADA GAÚCHA; REUNIÃO NO INCRA; DIA 18 - REUNIÃO COM REPRESENTANTES DO MINISTÉRIO DA RECONSTRUÇÃO, DAER E SECRETÁRIO JUVIR COSTELA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTA NA SESSÃO PLENÁRIA DO DIA 17/06/2024, TENDO EM VISTA A VIAGEM A SERVIÇO DO MANDATO, NA DATA REFERIDA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1214/protocolo_n.383-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1214/protocolo_n.383-2024.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1216/protoclo_n385-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1216/protoclo_n385-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLCIITANDO QUE AVALIE A POSSIBILIDADE DE CELEBRAR CONVÊNIO COM A UNIÃO, OU INSTRUMENTO ADEQUADO, COM O GOVERNO FEDERAL, VISANDO A MANUTENÇÃO DO CORREDOR INTERNACIONAL, UTIIZANDO RECURSOS DO MUNICÍPIO NAS ÁREAS QUE SÃO CONSIDERADAS DE DOMÍNIO DA UNIÃO.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1217/protocolo_n386-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1217/protocolo_n386-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A PINTURA E LIMPEZA DOS  BANHEIRIOS PÚBLICOS E DO TERMINAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1219/requerimento_ver._jacqueline_q._ferreira_protocolo_n390-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1219/requerimento_ver._jacqueline_q._ferreira_protocolo_n390-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE, ÀS 19H, DO DIA 04/11/2024, ALUSIVA AOS 100 ANOS DE ATUAÇÃO DA ASSEMBLEIA DE DEUS NO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE SEJA ENCAMINHADO IMPACTO FINANCEIRO ATUALIZADO E A PREVISÃO NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO PL N.º 045/2024, QUE "ALTERA O COEFICIENTE DO NÍVEL BÁSICO DE CARREIRA DO MAGISTÉRIO", COM BASE NA ORIENTAÇÃO TÉCNICA DO IGAM N.º 10.179/2024.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_ver.jacqueline_q._fereira_protocolo_n395-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_ver.jacqueline_q._fereira_protocolo_n395-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CÓPIA DAS ORIENTAÇÕES TÉCNICAS DO IGAM, E DOS PARECERES DAS COMISSÕES SOBRE OS PROJETOS DE LEIS 017, 018, 019 E 020/2024.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_ver._rafaela_villamil_protocolo_n397-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_ver._rafaela_villamil_protocolo_n397-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR O CURSO DE ELETRICISTA, VISANDO PROPORCIONAR CAPACITAÇÃO, PROFISSIONALIZAÇÃO E EXPANSÃO  DE EMPREGO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1226/req.vereadora_rafaela_villamil_protocolo_n398-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1226/req.vereadora_rafaela_villamil_protocolo_n398-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE UM MÉDICO ENDOCRINOLOGISTA, VISANDO DAR SUPORTE E QUALIDADE DE VIDA AOS PACIENTES, VISTO QUE HÁ UMA GRANDE DEMANDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1227/req.vereador_jair_ardenchy_protocolo_n399-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1227/req.vereador_jair_ardenchy_protocolo_n399-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DO ART. 117, INCISO IV, DO REGIMENTO INTERNO, CÓPIA DA GRAVAÇÃO, EM ÁUDIO, DA SESSÃO PLENÁRIA ORDINÁRIA, DO DIA 17/06/2024.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1228/requerimento_vereadora_jacqueline_ferreira_protocolo_n400-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1228/requerimento_vereadora_jacqueline_ferreira_protocolo_n400-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, CÓPIA DAS GRAVAÇÕES, EM ÁUDIO, DAS REUNIÕES ORDINÁRIAS DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DOS DIAS 18/03,  03 E 10/06/2024</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_cfo_protocolo_n406-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_cfo_protocolo_n406-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES QUANTO ÀS MEDIDAS TOMADAS PARA SANAR AS IRREGULARIDADES NAS DIÁRIAS, PRESENTES NAS PAGINAS 29 E 30, DO PARCECER DA UNIDADE CENTRAL DE CONTROLE INTERNO, CONSTANTES DO BALANÇO 2023. CASO JÁ TENHAM SIDO SANADAS DITAS IRREGULARIDADES, ENCAMINHAR A DEVIDA COMPROVAÇÃO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR À TRIGOLÂNDIA NO MUNICÍPIO DE HULHA NEGRA, NO DIA 29 DE JUNHO DE 2024, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, BEM COMO, CUSTEIO PARA DESLOCAMENTO EM VIAGEM, A FIM DE PARTICIPAR DE REUNIÃO COM O MINISTRO EXTRAORDINÁRIO DA RECONSTRUÇÃO DO RS, PAULO PIMENTA, A SER REALIZADA ÀS 10H DO DIA 29/06/2024, NO CLUBE CONCÓRDIA, COMUNIDADE DA TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_vereador_renato_souza_da_silva_protocolo_n416.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_vereador_renato_souza_da_silva_protocolo_n416.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 06/08/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTA,MENTO PARA DESPESAS COM LOCOMOÇÃO, EM VEÍCULO OFICIAL, DESTE PODER LEGISLATIVO, COM A FINALIDADE DE CUMPRIR A SEGUINTE AGENDA: - SECRETARIA DA AGRICULTURA; - REUNIÃO COM O DEPUTADO FEDERAL MARCIO BIOLCHI E COM O SECRETÁRIO DE LOGÍSTICA E TRANSPORTES DORS, JUVIR COSTELLA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1237/protocolo_n422-2024_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1237/protocolo_n422-2024_requerimento.pdf</t>
   </si>
   <si>
     <t>DO VEREADOR RENATO SOUZA DA SILVA - REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 416/2024.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>DO VEREADOR RENATO SOUZA DA SILVA - REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 08/08/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, EM VEÍCULO OFICIAL, DESTE PODER LEGISLATIVO, COM A FINALIDADE DE CUMPRIR AS SEGUINTES AGENDAS: - SECRETARIA DA AGRICULTURA; - REUNIÃO COM O DEPUTALDO FEDERAL, MÁRCIO BIOLCHI E, COM O SECRETÁRIO DE LOGÍSTICA E TRANSPORTES DO RS, JUVIR COSTELLA.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1244/protocolo_n432-2024-_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1244/protocolo_n432-2024-_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 22/08/2024, PARA APRECIAÇÃO DO PL N.º 076/2024, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025, EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, I, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1245/protocolo_n433-2024-requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1245/protocolo_n433-2024-requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE PORTAS DE ACRÍLICO OU VIDRO, NO TERMINAL RODOVIÁRIO MUNICIPAL, VISANDO PROPICIAR BEM-ESTAR AOS PASSAGEIROS , NO LOCAL, TENDO EM VISTA QUE EM DIAS FRIOS E CHUVOSOS FICAM EXPOSTOS AO FRIO, AGUARDANDO O TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1246/protocolo_n434-2024-requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1246/protocolo_n434-2024-requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE BUEIROS NA ESTRADA DA SANGA DO PEIXE, ENTRE A PONTE E O ESTABELECIMENTO REMANSO, VISANDO GARANTIR O ESCOAMENTO DAS ÁGUAS PLUVIAIS, POIS NÃO TEM VAZÃO, EMPOÇANDO, CAUSANDO ABERTURA DE VALAS E DETERIORAÇÃO DA VIA, ACARRETANDO TRANSTORNOS NA TRAFEGABILIDADE,</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1248/protocolo_n436-2024-_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1248/protocolo_n436-2024-_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFERÊNCIA DA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, PREVISTA INICIALMENTE PARA AS 10H, DO DIA 22/08/2024, PARA O DIA 29/08/2024, NO MESMO HORÁRIO, VISANDO A APRESENTAÇÃO DO PROJETO DE LEI N.º 076/2024, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025", EM ATENDIMENTO AO DISPOSTO NO ART. 48, § 1.º, INCISO I, DA LEI COMPLEMENTAR N.º 101/2000, EM VIRTUDE DO ENVIO DE MENSAGEM RETIFICATIVA - PROCESSO N.º 435/2024.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1249/protocolo_n437-2024_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1249/protocolo_n437-2024_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, NO EXERCÍCIO DE 2020, GERHARD MARTENS, VISANDO INFORMÁ-LO QUE ENCONTRA-SE EM ANÁLISE, NA COMISSÃO, O PROCESSO DE CONTAS GOVERNAMENTAIS N.º 000085-0200/20-2, PODENDO, CASO JULGAR NECESSÁRIO, MANIFESTAR-SE POR ESCRITO ACERCA DO REFERIDO PROCESSO, EM ATÉ 30 DIAS, A CONTAR DO RECEBIMENTO DESTE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1250/protocolo_n438-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1250/protocolo_n438-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, NO EXERCÍCIO DE 2021,MARCUS AGUIAR, VISANDO INFORMÁ-LO QUE ENCONTRA-SE EM ANÁLISE, NA COMISSÃO, O PROCESSO DE CONTAS GOVERNAMENTAIS N.º 000358-0200/21-8, PODENDO, CASO JULGAR NECESSÁRIO, MANIFESTAR-SE POR ESCRITO ACERCA DO REFERIDO PROCESSO, EM ATÉ 30 DIAS, A CONTAR DO RECEBIMENTO DESTE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1254/protocolo_n444-2024_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1254/protocolo_n444-2024_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A ALOCAÇÃO DE RECURSOS NA LDO/2025, VISANDO ATENDER A DEMANDA POR VAGAS EM BERCÁRIO DE  0 (ZERO) MESES ATÉ 02 ANOS, CONFORME ORIENTAÇÃO CONJUNTA MP-RS E TCE/RS,  N.º 01/2024, ACERCA DA PRIORIZAÇÃO DA PRIMEIRA INFÂNCIA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1260/protocolo_n452-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1260/protocolo_n452-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INSERIR NAS LEIS ORÇAMENTÁRIAS, A PREVISÃO PARA CRIAÇÃO DO FUNDO MUNICIPAL DE APOIO ÀS AGROINDÚSTRIAS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1261/protocolo_n453-2024_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1261/protocolo_n453-2024_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 09/09/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE  DIÁRIAS, VISANDO CUMPRIR AGENDA NO DEPARTAMENTO DE GESTÃO E RECURSOS HÍDRICOS E SANEAMENTO DA FEPAM.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1262/protocolo_n454-2024-_requerimento_vereador_renato_souza.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1262/protocolo_n454-2024-_requerimento_vereador_renato_souza.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, DO DIA 09/09/2024, TENDO EM VISTA A REALIZAÇÃO DE VIAGEM A SERVIÇO DO MANDATO, NA DATA SUPRACITADA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1263/protocolo_n456-2024-_retirada_de_tramitacao.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1263/protocolo_n456-2024-_retirada_de_tramitacao.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 446/2024 - EMENDA À MENSAGEM RETIFICATIVA AO PL N.º 076/2024, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1264/protocolo_n457-2024-_requerimento_vereador_anderson_barcelos.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1264/protocolo_n457-2024-_requerimento_vereador_anderson_barcelos.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 448/2024 - EMENDA À MENSAGEM RETIFICATIVA AO PL N.º 076/2024, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1266/protocolo_n460-2024-_requerimento_vereadora_jacqueline_ferreira.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1266/protocolo_n460-2024-_requerimento_vereadora_jacqueline_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO A CRIAÇÃO DE PROGRAMA NAS LEIS ORÇAMENTÁRIAS (PPA, LDO, LOA), VISANDO A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO, PARA FACILITAR A CAPTAÇÃO, O REPASSE E APLICAÇÃO DOS RECURSOS QUE OBJETIVAM AÇÕES DE ATENDIMENTO À PESSOA IDOSA.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1267/protocolo_n461-2024-_requerimento_cfo.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1267/protocolo_n461-2024-_requerimento_cfo.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 11H, DO DIA 23/09/2024, PARA APRESENTAÇÃO E AVALIAÇÃO DA GESTÃO E METAS FISCAIS DO PODER EXECUTIVO, RELATIVAS AO 2.º QUADRIMESTRE/2024, EM ATENDIMENTO AO DISPOSTO NO ART. 9.º, § 4.º, DA LEI DE COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1268/protocolo_n464-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1268/protocolo_n464-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE DE DISPONIBILIAR SERVIÇO DE PLANTÃO NOTURNO DE ENFERMAGEM, NA UBS, APÓS ÀS 17H ÀS 08H.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1269/protocolo_n_465-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1269/protocolo_n_465-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS PARA OFERECER ATENDIMENTO FONAUDIÓLOGO NA UNIDADE BÁSICA DE SAÚDE, BEM COMO, NO POSTO DE SAÚDE, NO HOSPITAL COLÔNIA NOVA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1270/protocolo_n466-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1270/protocolo_n466-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO MEDIDAS URGENTES JUNTO A BRIGADA MILITAR, PARA QUE ESTEJA PRESENTE NOS HORÁRIOS DE INGRESSO E SAÍDA DE ALUNOS, EM FRENTE À ESCOLA NOSSA SENHORA DAS GRAÇAS, ESPECIALMENTE À TARDE, VISANDO ORGANIZAR O TRÂNSITO DE VEÍCULOS E PROPORCIONAR MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1272/protocolo_n468-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1272/protocolo_n468-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A AQUISIÇÃO DE UM GERADOR DE ENERGIA ELÉTRICA PARA O CENTRO CULTURAL TRADICIONALISTA DE  ACEGUÁ - CCTA, VISANDO POSSIBILITAR A REALIZAÇÃO DE EVENTOS MESMO QUANDO NÃO HAJA ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1275/protocolo_n479-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1275/protocolo_n479-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA DO DIA 07/10/2024, BEM COMO, NAS REUNIÕES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, DE FINANÇAS E ORÇAMENTO E DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL, POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1276/protocolo_n480-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1276/protocolo_n480-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 31/10/2024, PARA APRESENTAÇÃO E DEBATE DO PL N.º 082/2024, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2024", EM CUMPRIMENTO AO DISPOSTO NO ART. 48, § 1.º, INCISO I, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1278/protocolo_n482-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1278/protocolo_n482-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O COLENDO PLENÁRIO, AUTORIZAÇÃO PARA FALTAR POR MOTIVOS PESSOAIS À SESSÃO DO DIA 07/10/2024.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1279/protocolo_n483-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1279/protocolo_n483-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS TERMOS DO ART. 148, INCISO III, DO REGIMENTO INTERNO, O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO-2022, MARCUS VINÍCIUS GODOY DE AGUIAR, COM A FINALIDADE DE INFORMÁ-LO QUE SE ENCONTRAM EM ANÁLISE NO ÂMBITO DA COMISSÃO, O PROCESSO DE CONTAS GOVERNAMENTAIS N.º 000002-0200/22-6, PODENDO, CASO JULGAR NECESSÁRIO, MANIFESTAR-SE POR ESCRITO, ACERCA DO PROCESSO, EM ATÉ 30 DIAS A CONTAR DO RECEBIMENTO DESTE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1280/protocolo_n486-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1280/protocolo_n486-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA GERAL DO COREDE, A REALIZAR-SE ÀS 10H, DO DIA 15/10/2024, COM A SEGUINTE PAUTA: CONSULTA POPULAR 2024/2025.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1281/protocolo_n487-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1281/protocolo_n487-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA GERAL DO COREDE, A REALIZAR-SE ÀS 10H, DO DIA 15/10/2024, COM A SEGUINTE PAUTA: CONSULTA POPULAR 2024/2025 E ASSUNTOS GERAIS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1282/protocolo_n488-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1282/protocolo_n488-2024.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1283/protocolo_n489-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1283/protocolo_n489-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, A SERVIÇO DO MANDATO, SEM RECEBIMENTO DE DIÁRIAS, COM DISPONIBILIZAÇÃO DO VEÍCULO OFICIAL, VISANDO PARTICIPAR DA ASSEMBLEIA GERAL DO COREDE, A REALIZAR-SE ÀS 10H, DO DIA 15/10/2024, COM A SEGUINTE PAUTA: CONSULTA POPULAR 2024/2025 E ASSUNTOS GERAIS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1286/protocolo_n493-2024-_vereadora_jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1286/protocolo_n493-2024-_vereadora_jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A MANUTENÇÃO DA ENTRADA DE ACESSO À RESIDÊNCIA DA SRA. ELIZANGELA PINTOS, NA RUA 507, BAIRRO DOM TIMÓTEO, DADA A SOLICITAÇÃO DA MORADORA, ANTE O PÉSSIMO ESTADO EM QUE SE ENCONTRA O LOCAL.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1287/protocolo_n494-2024-_req_ver._dalmiro_almeida.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1287/protocolo_n494-2024-_req_ver._dalmiro_almeida.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS DO ART. 20, INCISO II, DO REGIMENTO INTERNO, LICENÇA DO MANDATO PARLAMENTAR, A PARTIR DE 01/11/2024, COM A FINALIDADE DE ASSUMIR CARGO DE SECRETÁRIO NO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira, Anderson Barcelos Corrêa, Júlio César Porciúncula Lemos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1288/protocolo_n_496-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1288/protocolo_n_496-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO QUE ESTUDE A VIABILIDADE DE FIRMAR CONVÊNIO COM  INSTITUIÇÃO DE ABRIGAMENTO DE ANIMAIS EM SITUAÇÃO DE ABANDONO, INCLUINDO CASTRAÇÃO DE ANIMAIS DE PEQUENO PORTE.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1289/protocolo_n497-2024-_requerimento_vereadora_jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1289/protocolo_n497-2024-_requerimento_vereadora_jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO DEPUTADO FEDERAL AFFONSO HAMM, SUGERINDO O APORTE DE RECURSO FINANCEIRO, MEDIANTE EMENDA PARLAMENTAR NO VALOR DE R$100.00,00 (CEM MIL REAIS), PARA O MUNICÍPIO, VISANDO A AQUISIÇÃO DE UM APARELHO DE ECOGRAFIA, PARA AUXILIAR NA REALIZAÇÃO DE FORMA MAIS PRECISA, PROPORCIONANDO EFICIÊNCIA EM IMAGEM, BEM COMO, DIAGNÓSTICOS COM MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1290/protocolo_n498-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1290/protocolo_n498-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO DEPUTADO FEDERAL DANIEL TRZECIAK, SUGERINDO O APORTE DE RECURSO FINANCEIRO, MEDIANTE EMENDA PARLAMENTAR NO VALOR DE R$100.00,00 (CEM MIL REAIS), PARA O MUNICÍPIO, VISANDO A AQUISIÇÃO DE UM APARELHO DE ECOGRAFIA, PARA AUXILIAR NA REALIZAÇÃO DE FORMA MAIS PRECISA, PROPORCIONANDO EFICIÊNCIA EM IMAGEM, BEM COMO, DIAGNÓSTICOS COM MAIOR SEGURANÇA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1291/protocolo_n_499-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1291/protocolo_n_499-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO DEPUTADO FEDERAL LUCAS REDECKER, SUGERINDO O APORTE DE RECURSO FINANCEIRO, MEDIANTE EMENDA PARLAMENTAR NO VALOR DE R$100.00,00 (CEM MIL REAIS), PARA O MUNICÍPIO, VISANDO A AQUISIÇÃO DE UM APARELHO DE ECOGRAFIA, PARA AUXILIAR NA REALIZAÇÃO DE FORMA MAIS PRECISA, PROPORCIONANDO EFICIÊNCIA EM IMAGEM, BEM COMO, DIAGNÓSTICOS COM MAIOR SEGURANÇA</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1292/protocolo_n500-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1292/protocolo_n500-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO ANTEPROJETO DE LEI, PROPONDO A ALTERAÇÃO DA LEI MUNICIPAL N.º 539/2007, QUE INSTITUI O PROGRAMA DE INCENTIVO À PRODUÇÃO LEITEIRA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1293/protocolo_n501-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1293/protocolo_n501-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO O RETORNO DO TRABALHO COM A BANDA NAS ESCOLAS MUNICIPAIS, EM FACE DA SOLICITAÇÃO DA COMUNIDADE ESCOLAR. CONSIDERANDO QUE OS EQUIPAMENTOS JÁ EXISTEM, NECESSITA APENAS, A CONTRATAÇÃO DE PROFISSIONAIS HABILITADOS. O OBJETIVO DA PROPOSIÇÃO É PROMOVER BENEFÍCIOS AOS ESTUDANTES, ESTIMULANDO O DESENVOLVIMENTO INTELECTUAL POR MEIO DA INTRODUÇÃO DA MÚSICA.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1294/protocolo_n_502-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1294/protocolo_n_502-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE PROMOVA A INCLUSÃO DE EDUCAÇÃO FINANCEIRA, NO CURRÍCULO ESCOLAR,  NA DISCIPLINA DE MATEMÁTICA,ESPECIALMENTE,  NAS TURNAS DO 7.º AO 9.º ANO,  PARA NÃO ALTERAR O CRONOGRAMA PEDAGÓGICO, VISANDO CONTRIBUIR NA PREPARAÇÃO DOS ESTUDANTES PARA O FUTURO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1295/protocolo_n_503-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1295/protocolo_n_503-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A COLOCAÇÃO DE BUEIROS NA ENTRDA DO HARAS SANTA JULIETA, NA ESTRADA DO MINUANO, NA COLÔNIA NOVA, PRÓXIMO AO ANTIGO ENGENHO DO IRACI ZULIANE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1299/protocolo_n_508-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1299/protocolo_n_508-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, CONVOCANDO OS SECRETÁRIOS MUNICIPAIS DA ADMINISTRAÇÃO E FAZENDA E DE PLANEJAMENTO E MEIO AMBIENTE, PARA PRESTAR INFORMAÇÕES SOBRE O PL N.º 082/2024, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025", PREFERENCIALMENTE ÀS 10H45MIN., DO DIA 11 DE NOVEMBRO DE 2024, PRINCIPALMENTE QUANTO A ESTIMATIVA PROJETADA , ENTRE OUTROS, QUANTO: - EMENDAS PARLAMENTARES APRESENTADAS NA LDO; - ORÇAMENTO DO PODER LEGISLATIVO E OUTRAS QUE CONSIDERAR DE NOSSO INTERESSSE.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1303/protocolo_n_514-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1303/protocolo_n_514-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FORMALIZAR PARCERIA DURANTE O PERÍODO DE FÉRIAS ESCOLARES COM O SERVIÇO SOCIAL DO COMÉRCIO - SESC.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1304/protocolo_n_518-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1304/protocolo_n_518-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS, NO DIA 11/11/2024, A SERVIÇO DO MANDATO SEM RECEBIMENTO DE DIÁRIA, COM ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, COM A FINALIDADE DE PARTICIPAR DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1305/protoclo_n_519-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1305/protoclo_n_519-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A BAGÉ/RS A SERVIÇO DO MANDATO SEM RECEBIMENTO DE DIÁRIA, NO DIA 12 DE NOVEMBRO DE 2024 COM A FINALIDADE DE PARTICIPAR DA ASSEMBLEIA GERAL DO COREDE CAMPANHA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1309/protocolo_n525-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1309/protocolo_n525-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INSTALAR NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA, NO TRECHO QUE VAI DO ANTIGO ENGENHO ZULIANI ATÉ A CURVA, EM FRENTE À RESIDÊNCIA DO SR. VALTER PAULS, NA LOCALIDADE DA COLÔNIA NOVA, DEVIDO AO GRANDE FLUXO DE PEDESTRES NO LOCAL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1310/protocolo_n_526-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1310/protocolo_n_526-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DA DEPUTADA ESTADUAL ADRIANA LARA, SOLICITANDO O APORTE DE RECURSO FINANCEIRO, ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE R$100.000,00 PARA O HOSPITAL COLÔNIA NOVA, VISANDO AUXILIAR NA MANUTENÇÃO DAS ATIVIDADES REALIZADAS PELA ENTIDADE.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1311/protocolo_n_528-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1311/protocolo_n_528-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE PROMOVA A DIVULGAÇÃO DA LEI MUNICIPAL N.º 2.030/2023", QUE ISENTA DE PAGAMENTO DE IPTU, TAXA DE COLETA DE LIXO E TAXA DE ILUMINAÇÃO PÚBLICA AOS APOSENTADOS E PENSIONISTAS", NO QUE CONCERNE AO PERÍODO DE SOLICITAÇÃO DO BENEFÍCIO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1312/protocolo_n_529-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1312/protocolo_n_529-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO A AMPLA DIVULGAÇÃO DO CONTATO INSTITUCIONAL DO SERVIDOR RESPONSÁVEL PELO CUMPRIMENTO DO DISPOSTO NA LEI MUNICIPAL Nº 139/2002.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1314/protocolo_n531-2024_requerimento.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1314/protocolo_n531-2024_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À AGÊNCIA LOCAL DA CORSAN SOLICITANDO INFORMAÇÕES SOBRE A EXISTÊNCIA DE CONVÊNIO PARA PRESTAÇÃO DE SERVIÇO DE ABASTECIMENTO DE ÁGUA NA ÁREA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1315/protocolo_n532-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1315/protocolo_n532-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES QUANTO ÀS TRATATIVAS DO MUNICÍPIO JUNTO À CORSAN NO QUE SE REFERE À PRESTAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO EM ÁREAS RURAIS.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1316/protocolo_n533-2024_requerimento_envio_de_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1316/protocolo_n533-2024_requerimento_envio_de_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE APLAUSOS À COMUNIDADE DE COLÔNIA NOVA POR OCASIÃO DOS SEUS 75 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1317/protocolo_n534-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1317/protocolo_n534-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA, BEM COMO, NA REUNIÃO DA COMISSÃO DE FINANÇAS E ORÇAMENTO DO DIA 25/11/2024, EM VIRTUDE DO CUMPRIMENTO DE AGENDAS A SERVIÇO DO MANDATO NA CIDADE DE PORTO ALEGRE/RS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1318/protocolo_n_535-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1318/protocolo_n_535-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS NOS DIAS 25, 26 E 27 DE NOVEMBRO DE 2024, A SERVIÇO DO MANDATO COM RECEBIMENTO DE DIÁRIAS, EM VIRTUDE DO CUMPRIMENTO DE AGENDAS, COM A FINALIDADE DE OBTER APORTE FINANCEIRO MEDIANTE EMENDAS PARLAMENTARES ATRAVÉS DO SENADOR LUIS CARLOS HEINZE.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1319/protocolo_n_536-2024-_requerimento_vereador_helmut_kroker.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1319/protocolo_n_536-2024-_requerimento_vereador_helmut_kroker.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO SENADOR LUIS CARLOS HEINZE.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1320/protocolo_n_537-2024_requerimento_vereadora_jacqueline.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1320/protocolo_n_537-2024_requerimento_vereadora_jacqueline.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INSTALAR NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA E MANUTENÇÃO DOS EXISTENTES, ATRÁS DO CENTRO CULTURAL JORGE SILVEIRA BORGES, BEM COMO, A INSTALAÇÃO DE BANCOS NA FRENTE DO MESMO, POIS A ILUMINAÇÃO CONTRIBUI PARA A SEGURANÇA E O BEM-ESTAR DOS FREQUENTADORES DO LOCAL, INCENTIVANDO A PROMOÇÃO DE ATIVIDADES COMUNITÁRIAS, INTEGRAÇÃO SOCIAL E LAZER.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1321/protocolo_n538-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1321/protocolo_n538-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ÀS 10H, DO DIA 28/11/2024, COM A FINALIDADE DE APRECIAR E DEBATER O PROCESSO N.º 530/2024 - MENSAGEM RETIFICATIVA AO PL N.º 082/2024, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, EM ATENDIMETNO AO DISPOSTO NO ART. 48, § 1.º, INCISO I, DA LEI COMPLEMENTAR N.º 101/2000.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1324/protocolo_n541-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1324/protocolo_n541-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 504/2024 - EMENDA N.º 01 AO PL N.º 082/2024, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1325/protocolo_n542-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1325/protocolo_n542-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 505/2024 - EMENDA N.º 02 AO PL N.º 082/2024, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Bancada do PSDB</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1326/protocolo_n543-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1326/protocolo_n543-2024.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SUGERINDO A CELEBRAÇÃO DE CONVÊNIO COM INSTITUIÇÃO PARA ABRIGAMENTO E CASTRAÇÃO DE ANIMAIS EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1328/protocolo_n_552-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1328/protocolo_n_552-2024.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DE 09 A 12/12/2024, A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA DESPESAS COM LOCOMOÇÃO, COM A FINALIDADE DE PARTICIPAR DE CURSO "FISCALIZAÇÃO E ORIENTAÇÃO PARA ENCERRAMENTO DO ANO: PRESTAÇÃO DE CONTAS, COMUNICAÇÃO E TRANSPARÊNCIA, EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA, LEI DE RESPONSABILIDADE FISCAL, TRAMITAÇÃO E APRECIAÇÃO DO PROJETO DE LEI ORÇAMENTÁRIA ANUAL, APRECIAÇÃO E JULGAMENTO DE CONTAS, GESTÃO DE DOCUMENTOS E ARQUIVO, ENCERRAMENTO DE CONTRATOS, CONTROLE E DEVOLUÇÃO DE BENS PÚBLICOS, ÉTICA E RESPONSABILIDADE DO ENCERRAMENTO DO MANDADO E SEGURANÇA JURÍDICA", A SER REALIZADO PELO INLEGIS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1329/protocolo_n554-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1329/protocolo_n554-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO GABINETE DO DEPUTADO FEDERAL LUCAS REDECKER, SOLICITANDO QUE SEJA VIABILIZADO RECURSO FINANCEIRO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA A EXECUÇÃO DO PROJETO DA RODOVIA TRANSCAMPESINA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1330/protocolo_n555-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1330/protocolo_n555-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHANDO ANTEPROJETO DE LEI DISPONDO SOBRE NORMAS DE CONTROLE DA REPRODUÇÃO DE CÃES E GATOS DE RUA, IDENTIFICAÇÃO ELETRÔNICA DE ANIMAIS COMERCIALIZADOS E PRESTAÇÃO DE SERVIÇO DE VIGILÂNCIA DE CÃES DE GUARDA COM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1331/protocolo_n556-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1331/protocolo_n556-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, ENCAMINHADO ANTEPROJETO DE LEI, "INSTITUINDO A SEMANA MUNICIPAL DOS DIREITOS DOS ANIMAIS".</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1336/protocolo_n553-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1336/protocolo_n553-2024.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - EMENDA AO PL N.º 031/2024 - "DA NOVA REDAÇÃO AO ART. 1.º".</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/protoclo_n324-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/protoclo_n324-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 048/2024, QUE "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS PREFEITO E VICE-PREFEITO PARA A LEGISLATURA 2025-2028" - DÁ NOVA REDAÇÃO AOS ART. 1.º E 2.º.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/protocolo_n325-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/protocolo_n325-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 049/2024, QUE "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025-2028" - DÁ NOVA REDAÇÃO AO ART. 1.º.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/protocolo_n326-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/protocolo_n326-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 050/2024, QUE "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025-2028" - DÁ NOVA REDAÇÃO AOS ART. 1.º E 2.º.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1193/emenda_protocolo_n0350-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1193/emenda_protocolo_n0350-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N° 051/2024 QUE ALTERA A LEI ORDINÁRIA N° 201/2003, QUE CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 050/2024, QUE DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025-2028 - DÁ NOVA REDAÇÃO AO ART. 3.º DO PROJETO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>EMENDA NA REDAÇÃO FINAL DO PROJETO DE LEI Nº 051/2024- “ALTERA A LEI ORDINÁRIA Nº 210/2003 QUE CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL DO MUNICÍPIO DE ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1255/emenda_01-_mensagem_retificativa_ao_pl_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1255/emenda_01-_mensagem_retificativa_ao_pl_n076-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 01 À MENDAGEM REFITICATIVA DO PL N.º 076/2024 - QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025" - APOIO A ENTIDADES PRIVADAS SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_02_-_mensagem_retificativa_ao_pl_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_02_-_mensagem_retificativa_ao_pl_n076-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02 À MENDAGEM REFITICATIVA DO PL N.º 076/2024 - QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025" - IMPLANTAÇÃO DE BERÇÃRIOS PARA ATENDIMENTO DE CRIANÇAS DE 0 A 11 MESES E DE 01 A 02 ANOS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_03_-mensagem_rtificativa_ao_pl_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_03_-mensagem_rtificativa_ao_pl_n076-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 03 À MENDAGEM REFITICATIVA DO PL N.º 076/2024 - QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025" - APOIO AO TRANSPORTE DO ENSINO MÉDIO - ENTIDADE APOIADA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1258/emenda_04_-_mensagem_ritificativa_ao_pl_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1258/emenda_04_-_mensagem_ritificativa_ao_pl_n076-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 04 À MENDAGEM REFITICATIVA DO PL N.º 076/2024 - QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025" - INCENTIVO E APOIO AOS MICROEMPREENDORES INDIVIDUAIS, ÀS MICRO E PEQUENAS EMPRESAS - ENTIDADE APOIADA.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1259/emenda_05-_mensagem_ritificativa_ao_pl_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1259/emenda_05-_mensagem_ritificativa_ao_pl_n076-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 05 À MENDAGEM REFITICATIVA DO PL N.º 076/2024 - QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025" - CONCESSÃO DE FINANCIAMENTO AOS PRODUTORES RURAIS - ENTIDADE APOIADA.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_01_ao_pl_n082-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_01_ao_pl_n082-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 01 AO PL N.º N.º 082/2024, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025", SUPLEMENTA EM R$100.000,00 (CEM MIL REAIS), O VALOR NO PROGRAMA 0025 - PROGRAMA DE APOIO AO TRANSPORTE ESCOLAR DO ENSINO MÉDIO - PMATEEM.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1297/emenda_02-_pl_n082-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1297/emenda_02-_pl_n082-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02 AO PL N.º 082/2024, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2025", SUPLEMENTA EM R$200.000,00 (DUZENTOS MIL REAIS), NO PROGRAMA 0028 - DESENVOLVIMENTO DO ESPORTE E LAZER NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>MRT</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1034/mensagem_retificativa_ao_projeto_de_lei_n009-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1034/mensagem_retificativa_ao_projeto_de_lei_n009-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - "MENSAGEM RETIFICATIVA AO PL . N.º 009/2024".</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICADA AO PL N.º 052/2024, ALTERANDO A JUSTIFICATIVA DO PROJETO.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1221/mensagem_retificativa_ao_pl_n57-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1221/mensagem_retificativa_ao_pl_n57-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 057/2024 - ALTERANDO PARCIALMENTE A REDAÇÃO DO ART. 1.º"</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1247/mensagem_retificativa_ao_projeto_de_lei_n076-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1247/mensagem_retificativa_ao_projeto_de_lei_n076-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 076/2024, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025"</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1185/veto_pl_n035-2024.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1185/veto_pl_n035-2024.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - VETO TOTAL AO PL N.º 035/2024 , QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.999/2023, EM RAZÃO DA DECLARAÇÃO DE INCONSTICIONALIDADE DO PL N.º 034/2024, RELATIVO AO MESMO._x000D_
 .</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas Governamentais</t>
   </si>
   <si>
     <t>Tribunal de Contas do RS - TCE RS</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1241/processo_de_contas_anuais_00085-0200-20-2.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1241/processo_de_contas_anuais_00085-0200-20-2.pdf</t>
   </si>
   <si>
     <t>PROCESSO N.º 000085-0200/20-2 - CONTAS ANUAIS - EXERCÍCIO 2020.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1242/processo_de_contas_anuais_000358-0200-21-8.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1242/processo_de_contas_anuais_000358-0200-21-8.pdf</t>
   </si>
   <si>
     <t>PROCESSO N.º 000358/-0200/21/8 - CONTAS ANUAIS, RELATIVAS AO EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1274/processo_de_contas_2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1274/processo_de_contas_2022.pdf</t>
   </si>
   <si>
     <t>DO TRIBUNAL DE CONTAS/RS - PROCESSO N.º 000002-0200/22-6, CONTAS ANUAIS DO PODER EXECUTIVO, RELATIVAS AO EXERCÍCIO 2022 - MARCUS VINICÍUS GODOY DE AGUIAR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4237,67 +4237,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1236/ezpjuy0cdfeccth9ql7wwszuygit73mnbwutfigm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1265/projeto_de_lei_complementar_n002_de_03_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/983/pl_01.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n010-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei__n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei__n_012-202420022024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/pl_n.013-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/pl_n._014-202421022024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/pl_n.015-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/pl_n._016-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1035/pl_n_017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1036/pl_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1037/pl_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1038/pl_020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1041/pl_021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1053/pl_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_n.023-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_n.25-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_n.26-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1090/pl_n.028-24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_n.029-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_n.030-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_n.031-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_n.032-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_n.033-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_n.034-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_n.035-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_n.036-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_n.037-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_n.038-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_n.039-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/pl_n040-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1138/pl_n041-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/pl_n042-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1140/pl_n043-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/pl_n044-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_n045-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_n046-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_n047-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_n048-2024_subsidios_do_prefeito_e_vice-prefeito_para_legislatura_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_n049-2024_subsidios_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_n050-2024_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n051_de_30_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n052de_2_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_n053-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_n.054-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_n055-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_n56-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1178/pl_n.057-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_n.058-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_n.059-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_n.060-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1182/pl_n.061-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_n.062-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1186/pl_n.063-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_n.064-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_n.065-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_n.066-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_n.067-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_n.068-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_n.069-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_n.070-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_n_071-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_n072-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1229/pl_n073-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1230/pl_n74-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_n075-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1240/pl_n076-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1243/pl_n077-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_078-2024_cria_acoes_no_ppa..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_079-2024_cria_acoes_na_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_080-2024_autoriza_abertura_de_credito_adicional_de_natureza_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_n081-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_n082-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1277/projeto_de_lei_n083-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_n084-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1285/projeto_de_lei_n085-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_n086-2024-_autoriza_a_contratacao_emergencial_de_professores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_n_087-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_n_088-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_n_089-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_n._090-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_n._091-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_n._092-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_n.093-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_n094-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_n095-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_lei_094_altera_parcialmente_a_lei_municipal_no_2.035-2023...pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_lei_095_altera_parcialmente_a_lei_municipal_no_1732-2019....pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1322/pdl_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1323/pdl_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/982/criacao_de_comissao_especial.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/986/4tmp_scan_20240125_134134.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/994/porto_alegre_06_e_07.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_poder_executivo_hora_extra.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_informacoes_itbi.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/997/viajem_a_porto_alegre_2024.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_vereador_pedro_de_blanco-_ptb16022024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/999/requerimento_n032-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento__protocolo_n.033-202416022024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento__protocolo_n.034-202416022024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento__protocolo_n035-202416022024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento__protocolo_n036-202416022024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/brasilia_2024.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento__protocolo_n039-202416022024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/requerimento__protocolo_n040-202416022024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento__protocolo_n041-202416022024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/requerimento__protocolo_n042-202416022024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_n043-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n045-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_n046-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/requerimento_n047-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/requerimento_n048-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/requerimento_n049-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_n050-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_n051-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n052-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_n053-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_n054-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n055-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n056-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n057-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n058-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_n.0652024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1039/protocolo_n093-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1040/protocolo_n095-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1042/protocolo_n098-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1043/protocolo_n099-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/protocolo_n100-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/protocolo_n101-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/protocolo_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/protocolo_n103-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/protocolo_n104-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/protocolo_n105-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/protocolo_n106-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/protocolo_n108-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/protocolo_n109-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/protocolo_n112-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/protocolo_n113-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/protocolo_n114-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/protocolo_n115-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/protocolo_n119-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/protocolo_n120-20241.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/protocolo_n121-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/protocolo_n122-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/protocolo_n123-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/protocolo_n124-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_protocolo_n.126-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/protocolo_n.128-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/protocolo_n.129-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/protocolo_n.130-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/protocolo_n.131-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/protocolo_n.132-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/protocolo_n.133-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/protocolo_n.134-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/protocolo_n.135-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/protocolo_n.136-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/protocolo_n.137-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/protocolo_n.138-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/protocolo_n.139-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/protocolo_n.140-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/protocolo_n.149-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/protocolo_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/protocolo_n161-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/protocolo_n162-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/protocolo_n163-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/protocolo_n164-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/protocolo_n._175-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/protocolo_n._186-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/protocolo_n.187-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/protocolo_n.188-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/protocolo_n.189-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/protocolo_n.190-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/protocolo_n.193-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/protocolo_n.194-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/protocolo_n.195-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/protocolo_n.198-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/protocolo_n._199-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/protocolo_n._200-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/protocolo_n._201-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/protocolo_n.202-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/protocolo_n.203-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/protoco_n.204-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/protocolo_n.205-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/protocolo_n.214-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/protocolo_n._218-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/protoclo_n.222-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1123/protocolo_n.224-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/protoclo_n225-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/protocolo_n226-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/protocolo_n227-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/protocolo_n228-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/protocolo_n235-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/protocolo_n236-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/protocolo_n237-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/protocolo_n238-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/protocolo_n239-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/protoclo_n254-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/pedido_de_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/protocolo_n281-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/protocolo_n282-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/protocolo_n283-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/protocolo_n284-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/protocolo_n_285-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/protocolo_n286-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/protocolo_n287-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/protocolo_n288-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/protocolo_n305-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/protocolo_n310-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/protocolo_n312-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/protocolo_n.322-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/protocolo_n.323-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_de_apoio_protocolo_n328-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_vereador_dalmiro_protocolo_n329-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento_vereadora_jacqueline_protocolo_n337-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_vereadora_jacqueline_protocolo_n346-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_vereadora_jacqueline_protocolo_n347-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_vereadora_jacqueline_protocolo_n348-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1192/requerimento_vereadora_jacqueline_protocolo_n349-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_apoio_protocolo_n0360-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1210/protocolo_n0367-2024_requerimento_da_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1211/protocolo_n372-2024__requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1212/protocolo_n.381-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1214/protocolo_n.383-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1216/protoclo_n385-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1217/protocolo_n386-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1219/requerimento_ver._jacqueline_q._ferreira_protocolo_n390-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_ver.jacqueline_q._fereira_protocolo_n395-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_ver._rafaela_villamil_protocolo_n397-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1226/req.vereadora_rafaela_villamil_protocolo_n398-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1227/req.vereador_jair_ardenchy_protocolo_n399-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1228/requerimento_vereadora_jacqueline_ferreira_protocolo_n400-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_cfo_protocolo_n406-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_vereador_renato_souza_da_silva_protocolo_n416.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1237/protocolo_n422-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1244/protocolo_n432-2024-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1245/protocolo_n433-2024-requerimento.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1246/protocolo_n434-2024-requerimento.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1248/protocolo_n436-2024-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1249/protocolo_n437-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1250/protocolo_n438-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1254/protocolo_n444-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1260/protocolo_n452-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1261/protocolo_n453-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1262/protocolo_n454-2024-_requerimento_vereador_renato_souza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1263/protocolo_n456-2024-_retirada_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1264/protocolo_n457-2024-_requerimento_vereador_anderson_barcelos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1266/protocolo_n460-2024-_requerimento_vereadora_jacqueline_ferreira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1267/protocolo_n461-2024-_requerimento_cfo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1268/protocolo_n464-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1269/protocolo_n_465-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1270/protocolo_n466-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1272/protocolo_n468-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1275/protocolo_n479-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1276/protocolo_n480-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1278/protocolo_n482-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1279/protocolo_n483-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1280/protocolo_n486-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1281/protocolo_n487-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1282/protocolo_n488-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1283/protocolo_n489-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1286/protocolo_n493-2024-_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1287/protocolo_n494-2024-_req_ver._dalmiro_almeida.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1288/protocolo_n_496-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1289/protocolo_n497-2024-_requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1290/protocolo_n498-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1291/protocolo_n_499-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1292/protocolo_n500-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1293/protocolo_n501-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1294/protocolo_n_502-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1295/protocolo_n_503-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1299/protocolo_n_508-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1303/protocolo_n_514-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1304/protocolo_n_518-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1305/protoclo_n_519-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1309/protocolo_n525-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1310/protocolo_n_526-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1311/protocolo_n_528-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1312/protocolo_n_529-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1314/protocolo_n531-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1315/protocolo_n532-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1316/protocolo_n533-2024_requerimento_envio_de_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1317/protocolo_n534-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1318/protocolo_n_535-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1319/protocolo_n_536-2024-_requerimento_vereador_helmut_kroker.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1320/protocolo_n_537-2024_requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1321/protocolo_n538-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1324/protocolo_n541-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1325/protocolo_n542-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1326/protocolo_n543-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1328/protocolo_n_552-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1329/protocolo_n554-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1330/protocolo_n555-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1331/protocolo_n556-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1336/protocolo_n553-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/protoclo_n324-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/protocolo_n325-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/protocolo_n326-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1193/emenda_protocolo_n0350-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1255/emenda_01-_mensagem_retificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_02_-_mensagem_retificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_03_-mensagem_rtificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1258/emenda_04_-_mensagem_ritificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1259/emenda_05-_mensagem_ritificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_01_ao_pl_n082-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1297/emenda_02-_pl_n082-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1034/mensagem_retificativa_ao_projeto_de_lei_n009-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1221/mensagem_retificativa_ao_pl_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1247/mensagem_retificativa_ao_projeto_de_lei_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1185/veto_pl_n035-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1241/processo_de_contas_anuais_00085-0200-20-2.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1242/processo_de_contas_anuais_000358-0200-21-8.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1274/processo_de_contas_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1236/ezpjuy0cdfeccth9ql7wwszuygit73mnbwutfigm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1265/projeto_de_lei_complementar_n002_de_03_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/983/pl_01.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n010-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei__n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei__n_012-202420022024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/pl_n.013-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/pl_n._014-202421022024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/pl_n.015-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/pl_n._016-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1035/pl_n_017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1036/pl_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1037/pl_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1038/pl_020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1041/pl_021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1053/pl_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_n.023-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_n.25-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_n.26-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1090/pl_n.028-24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_n.029-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_n.030-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_n.031-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_n.032-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_n.033-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_n.034-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_n.035-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_n.036-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_n.037-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_n.038-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_n.039-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/pl_n040-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1138/pl_n041-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/pl_n042-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1140/pl_n043-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/pl_n044-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_n045-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_n046-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_n047-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_n048-2024_subsidios_do_prefeito_e_vice-prefeito_para_legislatura_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_n049-2024_subsidios_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_n050-2024_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n051_de_30_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n052de_2_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_n053-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_n.054-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_n055-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_n56-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1178/pl_n.057-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_n.058-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_n.059-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_n.060-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1182/pl_n.061-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_n.062-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1186/pl_n.063-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_n.064-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_n.065-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_n.066-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_n.067-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_n.068-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_n.069-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_n.070-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_n_071-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_n072-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1229/pl_n073-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1230/pl_n74-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1231/pl_n075-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1240/pl_n076-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1243/pl_n077-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_078-2024_cria_acoes_no_ppa..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_079-2024_cria_acoes_na_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_080-2024_autoriza_abertura_de_credito_adicional_de_natureza_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_n081-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_n082-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1277/projeto_de_lei_n083-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_lei_n084-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1285/projeto_de_lei_n085-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_n086-2024-_autoriza_a_contratacao_emergencial_de_professores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_n_087-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_n_088-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_n_089-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_n._090-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_n._091-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_n._092-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_n.093-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_n094-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_n095-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_lei_094_altera_parcialmente_a_lei_municipal_no_2.035-2023...pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_lei_095_altera_parcialmente_a_lei_municipal_no_1732-2019....pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1322/pdl_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1323/pdl_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/982/criacao_de_comissao_especial.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/986/4tmp_scan_20240125_134134.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/994/porto_alegre_06_e_07.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_poder_executivo_hora_extra.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_informacoes_itbi.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/997/viajem_a_porto_alegre_2024.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_vereador_pedro_de_blanco-_ptb16022024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/999/requerimento_n032-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/requerimento__protocolo_n.033-202416022024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento__protocolo_n.034-202416022024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento__protocolo_n035-202416022024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento__protocolo_n036-202416022024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/brasilia_2024.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento__protocolo_n039-202416022024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/requerimento__protocolo_n040-202416022024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento__protocolo_n041-202416022024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/requerimento__protocolo_n042-202416022024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_n043-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/requerimento_n045-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/requerimento_n046-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/requerimento_n047-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/requerimento_n048-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/requerimento_n049-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_n050-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_n051-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_n052-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_n053-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_n054-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/requerimento_n055-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_n056-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_n057-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_n058-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/requerimento_n.0652024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1039/protocolo_n093-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1040/protocolo_n095-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1042/protocolo_n098-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1043/protocolo_n099-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/protocolo_n100-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/protocolo_n101-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/protocolo_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/protocolo_n103-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/protocolo_n104-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/protocolo_n105-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/protocolo_n106-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/protocolo_n108-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/protocolo_n109-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/protocolo_n112-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/protocolo_n113-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/protocolo_n114-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/protocolo_n115-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/protocolo_n119-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/protocolo_n120-20241.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/protocolo_n121-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/protocolo_n122-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/protocolo_n123-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/protocolo_n124-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_protocolo_n.126-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/protocolo_n.128-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/protocolo_n.129-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/protocolo_n.130-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/protocolo_n.131-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/protocolo_n.132-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/protocolo_n.133-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/protocolo_n.134-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/protocolo_n.135-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/protocolo_n.136-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/protocolo_n.137-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/protocolo_n.138-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/protocolo_n.139-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/protocolo_n.140-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/protocolo_n.149-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/protocolo_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/protocolo_n161-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/protocolo_n162-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/protocolo_n163-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/protocolo_n164-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/protocolo_n._175-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/protocolo_n._186-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/protocolo_n.187-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/protocolo_n.188-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/protocolo_n.189-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/protocolo_n.190-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/protocolo_n.193-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/protocolo_n.194-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/protocolo_n.195-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/protocolo_n.198-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/protocolo_n._199-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/protocolo_n._200-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/protocolo_n._201-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/protocolo_n.202-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/protocolo_n.203-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/protoco_n.204-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/protocolo_n.205-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/protocolo_n.214-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/protocolo_n._218-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/protoclo_n.222-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1123/protocolo_n.224-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/protoclo_n225-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/protocolo_n226-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/protocolo_n227-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/protocolo_n228-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/protocolo_n235-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/protocolo_n236-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/protocolo_n237-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/protocolo_n238-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/protocolo_n239-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/protoclo_n254-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/pedido_de_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/protocolo_n281-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/protocolo_n282-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/protocolo_n283-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/protocolo_n284-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/protocolo_n_285-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/protocolo_n286-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/protocolo_n287-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/protocolo_n288-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/protocolo_n305-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/protocolo_n310-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/protocolo_n312-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/protocolo_n.322-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/protocolo_n.323-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_de_apoio_protocolo_n328-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_vereador_dalmiro_protocolo_n329-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento_vereadora_jacqueline_protocolo_n337-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_vereadora_jacqueline_protocolo_n346-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_vereadora_jacqueline_protocolo_n347-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_vereadora_jacqueline_protocolo_n348-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1192/requerimento_vereadora_jacqueline_protocolo_n349-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_de_apoio_protocolo_n0360-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1210/protocolo_n0367-2024_requerimento_da_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1211/protocolo_n372-2024__requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1212/protocolo_n.381-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1214/protocolo_n.383-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1216/protoclo_n385-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1217/protocolo_n386-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1219/requerimento_ver._jacqueline_q._ferreira_protocolo_n390-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_ver.jacqueline_q._fereira_protocolo_n395-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_ver._rafaela_villamil_protocolo_n397-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1226/req.vereadora_rafaela_villamil_protocolo_n398-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1227/req.vereador_jair_ardenchy_protocolo_n399-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1228/requerimento_vereadora_jacqueline_ferreira_protocolo_n400-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_cfo_protocolo_n406-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_vereador_renato_souza_da_silva_protocolo_n416.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1237/protocolo_n422-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1244/protocolo_n432-2024-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1245/protocolo_n433-2024-requerimento.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1246/protocolo_n434-2024-requerimento.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1248/protocolo_n436-2024-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1249/protocolo_n437-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1250/protocolo_n438-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1254/protocolo_n444-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1260/protocolo_n452-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1261/protocolo_n453-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1262/protocolo_n454-2024-_requerimento_vereador_renato_souza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1263/protocolo_n456-2024-_retirada_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1264/protocolo_n457-2024-_requerimento_vereador_anderson_barcelos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1266/protocolo_n460-2024-_requerimento_vereadora_jacqueline_ferreira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1267/protocolo_n461-2024-_requerimento_cfo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1268/protocolo_n464-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1269/protocolo_n_465-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1270/protocolo_n466-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1272/protocolo_n468-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1275/protocolo_n479-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1276/protocolo_n480-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1278/protocolo_n482-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1279/protocolo_n483-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1280/protocolo_n486-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1281/protocolo_n487-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1282/protocolo_n488-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1283/protocolo_n489-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1286/protocolo_n493-2024-_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1287/protocolo_n494-2024-_req_ver._dalmiro_almeida.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1288/protocolo_n_496-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1289/protocolo_n497-2024-_requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1290/protocolo_n498-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1291/protocolo_n_499-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1292/protocolo_n500-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1293/protocolo_n501-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1294/protocolo_n_502-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1295/protocolo_n_503-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1299/protocolo_n_508-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1303/protocolo_n_514-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1304/protocolo_n_518-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1305/protoclo_n_519-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1309/protocolo_n525-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1310/protocolo_n_526-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1311/protocolo_n_528-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1312/protocolo_n_529-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1314/protocolo_n531-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1315/protocolo_n532-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1316/protocolo_n533-2024_requerimento_envio_de_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1317/protocolo_n534-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1318/protocolo_n_535-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1319/protocolo_n_536-2024-_requerimento_vereador_helmut_kroker.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1320/protocolo_n_537-2024_requerimento_vereadora_jacqueline.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1321/protocolo_n538-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1324/protocolo_n541-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1325/protocolo_n542-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1326/protocolo_n543-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1328/protocolo_n_552-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1329/protocolo_n554-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1330/protocolo_n555-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1331/protocolo_n556-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1336/protocolo_n553-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/protoclo_n324-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/protocolo_n325-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/protocolo_n326-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1193/emenda_protocolo_n0350-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1255/emenda_01-_mensagem_retificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_02_-_mensagem_retificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1257/emenda_03_-mensagem_rtificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1258/emenda_04_-_mensagem_ritificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1259/emenda_05-_mensagem_ritificativa_ao_pl_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_01_ao_pl_n082-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1297/emenda_02-_pl_n082-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1034/mensagem_retificativa_ao_projeto_de_lei_n009-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1221/mensagem_retificativa_ao_pl_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1247/mensagem_retificativa_ao_projeto_de_lei_n076-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1185/veto_pl_n035-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1241/processo_de_contas_anuais_00085-0200-20-2.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1242/processo_de_contas_anuais_000358-0200-21-8.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2024/1274/processo_de_contas_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>