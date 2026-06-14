--- v0 (2025-12-23)
+++ v1 (2026-06-14)
@@ -54,1515 +54,1515 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - P.E</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/291/digitalizar.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/291/digitalizar.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PLC N.º 001/2022 - "CRIA DISTRITOS NO MUNICÍPIO DE ACEGUÁ COM SUAS RESPECTIVAS ÁREA E LIMITES.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/295/digitalizar.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/295/digitalizar.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PLC N.º 002/2022 - "INSITUI O IMPOSTO DE TRANSMISSÃO INTERVIVOS, BENS IMÓVEIS".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/18/pl_no_01-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/18/pl_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Concede Abono Salarial aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/19/pl_02-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/19/pl_02-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza especial no valor de R$ 114.285,00</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/20/pl_no_03-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/20/pl_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 615.000,00</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/21/pl_no_04-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/21/pl_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 425.000,00.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/23/digitalizar0203.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/23/digitalizar0203.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza especial no valor de R$ 134.000,00.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/22/pl_06-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/22/pl_06-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 1.236.000,00 - Substitutivo ao PL nº 003/2022</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/24/digitalizar0220.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/24/digitalizar0220.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 56.000,00</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/25/digitalizar0221.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/25/digitalizar0221.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 30.000,00</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/26/digitalizar0222.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/26/digitalizar0222.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 35.000,00.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/27/digitalizar0223.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/27/digitalizar0223.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 6.000,00.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizar0220.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizar0220.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza especial no valor global de R$ 15.000,00.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizar0221.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizar0221.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza especial no valor global de R$ 51.000,00</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/30/digitalizar0222.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/30/digitalizar0222.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 16.022,40.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/31/digitalizar0223.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/31/digitalizar0223.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 13.375,00</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/32/digitalizar0224.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/32/digitalizar0224.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.746 de 20 de dezembro de 2019</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/33/digitalizar0225.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/33/digitalizar0225.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual de subsídios do Prefeito e do Vice-Prefeito municipal.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/34/digitalizar0226.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/34/digitalizar0226.pdf</t>
   </si>
   <si>
     <t>Concede revisão anual dos subsídios dos Secretários Municipais.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/35/digitalizar0227.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/35/digitalizar0227.pdf</t>
   </si>
   <si>
     <t>Altera a Unidade de Referência Salarial URS para o exercício de 2022.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/36/digitalizar0228.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/36/digitalizar0228.pdf</t>
   </si>
   <si>
     <t>Altera o coeficiente do nível básico de carreira do magistério.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/37/digitalizar0229.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/37/digitalizar0229.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Municipal nº 108, de 1º de outubro de 2002.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/38/digitalizar0230.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/38/digitalizar0230.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor global de R$ 1.236.500,00.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_022-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_022-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação emergencial de servente merendeira.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no_023-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no_023-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar o incentivo financeiro adicional aos agentes comunitários de saúde - ACS e ao agente de combate às endemias - ACE.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no_024-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 618.000,00.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_025-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_025-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 72.486,23.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/46/pl_no_026-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/46/pl_no_026-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.496, de 1º de abril de 2016 que institui gratificação de serviço a ser paga aos servidores do Poder Executivo, da área de contabilidade designados para executar os serviços de natureza administrativa de responsabilidade do Legislativo.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_027-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_027-2022.pdf</t>
   </si>
   <si>
     <t>Concede abono salarial aos Profissionais da Secretaria Municipal de Saúde e Assistência Social e ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_028-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_028-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município através da Secretaria Municipal de Desenvolvimento Econômico a prestar serviço aos munícipes de caráter particular.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_029-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_029-2022.pdf</t>
   </si>
   <si>
     <t>Cria programa e Ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_030-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_030-2022.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor de R$ 26.000,00.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_031-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_031-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber bem imóvel em doação.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no_032-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no_032-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor de R$ 80.000,00</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no_033-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no_033-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza termo de cessão de uso de uma área para a CORSAN.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no_034-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no_034-2022.pdf</t>
   </si>
   <si>
     <t>Institui o incentivo fiscal de redução do ITBI no Município de Aceguá.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no_035-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no_035-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor global de R$ 2.193.585,62.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/56/pl_no_036-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/56/pl_no_036-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza especial no valor global de R$ 100.000,00.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/57/pl_no_037-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/57/pl_no_037-2022.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_038-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_038-2022.pdf</t>
   </si>
   <si>
     <t>Cria incentivos fiscais e econômicos para Empresas se estabelecerem no Município de Aceguá, ou nele ampliem suas instalações industriais, comerciais, de prestação de serviços ou atividades agropecuárias pioneiras.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_039-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_039-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação emergencial de Servente/Merendeira.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_040-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_040-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional de natureza suplementar no valor global de R$ 2.431.104,00.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/63/digitalizar0019.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/63/digitalizar0019.pdf</t>
   </si>
   <si>
     <t>Cria ação na LDO e no PPA e autoriza abertura de crédito adicional de natureza especial no valor R$ 465.709,56.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizar0021.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizar0021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 1818, DE 27/07/2021 - PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/65/digitalizar0022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/65/digitalizar0022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$100.000,00.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/67/digitalizar0001.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/67/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>Institui programa de habitação de interesse social no Município de Aceguá e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/81/digitalizar0013.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/81/digitalizar0013.pdf</t>
   </si>
   <si>
     <t>PL N.º 045/2022 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE AGENTES COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/82/digitalizar0014.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/82/digitalizar0014.pdf</t>
   </si>
   <si>
     <t>PL N.º 046/2022 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR AUXÍLIO EM BENEFÍCIO DA COMUNIDADE DA COLÔNIA NOVA,MANTENEDORA DO HOSPITAL COLÔNIA NOVA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/83/digitalizar0015.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/83/digitalizar0015.pdf</t>
   </si>
   <si>
     <t>PL N.º 047/2022 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$250.000,00.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/84/digitalizar0016.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/84/digitalizar0016.pdf</t>
   </si>
   <si>
     <t>PL N.º 048/2022 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$121.628,22.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/92/digitalizar0051.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/92/digitalizar0051.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS REQUISITOS PARA O PROVIMENTO DO CARGO EM COMISSÃO DE COORDENADOR DE TURISMO, PREVISTO NO ANEXO II DA LEI N.º 108, DE 1.º DE OUTUBRO DE 2002, E LEI ORDINÁRIA N.º 1.227/2013.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/93/digitalizar0052.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/93/digitalizar0052.pdf</t>
   </si>
   <si>
     <t>"ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.730/2019".</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/94/digitalizar0053.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/94/digitalizar0053.pdf</t>
   </si>
   <si>
     <t>"ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.732/2019".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/111/pl_52.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/111/pl_52.pdf</t>
   </si>
   <si>
     <t>PL N.º 052/2022 - "AUTORIZA O PODER EXECUTIVO A REALIZAR A DOAÇÃO DO IMÓVEL MATRÍCULA N.º 47.625, COM ÁREA DE 35.260,00M², NOS TERMOS DO ART. 5.º, INCISO III, DA LEI N.º 1.879/2022.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pl_53.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pl_53.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA 2022".</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/127/digitalizar54.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/127/digitalizar54.pdf</t>
   </si>
   <si>
     <t>"PL N.º 054/2022 - DO PODER EXECUTIVO - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/128/digitalizar_55.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/128/digitalizar_55.pdf</t>
   </si>
   <si>
     <t>PL N.º 055/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$134.000,00".</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Pedro Morvan Ferrugem de Blanco</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/126/digitalizar56.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/126/digitalizar56.pdf</t>
   </si>
   <si>
     <t>PL N.º 056/2022 - DO VEREADOR PEDRO DE BLANCO - "RECONHECE OS RODEIOS CAMPEIROS COMO PATRIMÔNIO CULTURAL, PRÁTICA ESPORTIVA E DE RELEVANTE IMPORTÂNCIA SOCIAL E ECONÔMICA PARA O MUNICÍPIO DE ACEGUÁ".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/130/57.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/130/57.pdf</t>
   </si>
   <si>
     <t>PL N.º 057/2022 - DO PODER EXECUTIVO - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS DA SAÚDE".</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/137/58.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/137/58.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação emergencial de Professor.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/145/pl_59.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/145/pl_59.pdf</t>
   </si>
   <si>
     <t>PL N.º 059/2022 - DO PODER EXECUTIVO - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE SERVENTE/MERENDEIRA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pl_60.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pl_60.pdf</t>
   </si>
   <si>
     <t>PL N.º 060/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$3.000,00".</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pl_61.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pl_61.pdf</t>
   </si>
   <si>
     <t>PL N.º 061/2022 - Do PODER EXECUTIVO - "AUTORIZA O MUNICÍPIO DE ACEGUÁ A CONVENIAR COM O MUNICÍPIO DE BAGÉ - CASAS DE ABRIGAMENTO DE MENORES.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/157/digitalizar_62.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/157/digitalizar_62.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/158/63.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/158/63.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS REQUISITOS PARA O PROVIMENTO DO CARGO DE ASSESSOR DE COMUNICAÇÃO, PREVISTO NO ANEXO II DA LEI ORDINÁRIA N.º 108, DE 1.º DE OUTUBRO DE 2002, E LEI N.º 1.405/2015"</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/159/64.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/159/64.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$120.000,00".</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/163/65.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/163/65.pdf</t>
   </si>
   <si>
     <t>PL N.º 065/2022 - DO PODER EXECUTIVO 0 "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/165/pl_no_066-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/165/pl_no_066-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 066/20222 - DO PODER EXECUTIVO - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/171/pdfsam_merge.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/171/pdfsam_merge.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/182/pl_no_068-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/182/pl_no_068-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 068/2022 - DO PODER EXECUTIVO - "ALTERA PARCIALMENTE O ART. 9.º DA LEI ORDINÁRIA N.º 108, DE 1.º DE OUTUBRO DE 2002, E PELA LEI N.º 536/2007".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/189/pl_no_069-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/189/pl_no_069-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 069/2022 - DO PODER EXECUTIVO - CONCEDE ABONO SALARIAL A SERVIDORES - (FISCAIS)</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_070-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_070-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 070/2022 - DO PODER EXECUTIVO - CONCEDE GRATIFICAÇÃO ESPECIAL - INFORMATIZAÇÃO DA SMSAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/207/pl_no_071-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/207/pl_no_071-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 071/2022 - DO PODER EXECUTIVO - CONCEDE GRATIFICAÇÃO ESPECIAL - MOTORISTA SMSAS</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_072-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_072-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 072/2022 - DO PODER EXECUTIVO - CONCEDE GRATIFICAÇÃO ESPECIAL - SUPERVISÃO POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/209/pl_no_073-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/209/pl_no_073-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO ESPECIAL - CAPTAÇÃO RECURSOS SMSAS</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/210/pl_no_074-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/210/pl_no_074-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO ESPECIAL - RECURSOS HUMANOS SMSAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/211/pl_no_075-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/211/pl_no_075-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002 - CARGO/VAGA: AUXILIAR DE FARMÁCIA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/212/pl_no_076-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/212/pl_no_076-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 076/2022 - DO PODER EXECUTIVO -  ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002 - CARGO/VAGA: ASSESSOR DE ASSISTÊNCIA FARMACÊUTICA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/213/pl_no_077-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/213/pl_no_077-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 077/2022 - DO PODER EXECUTIVO - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE OPERADOR DE MÁQUINAS E SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/214/pl_no_078-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/214/pl_no_078-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 078/2022 - DO PODER EXECUTIVO - AUTORIZA  O PODER EXECUTIVO A CONCEDER SUBVENÇÕES SOCIAIS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BAGÉ - APAE E CELEBRAR CONVÊNIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/215/pl_no_079-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/215/pl_no_079-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 079/2022 - DO PODER EXECUTIVO - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$150.000,00</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/216/pl_no_080-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/216/pl_no_080-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 080/2022 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$700.000,00.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/217/pl_no_081-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/217/pl_no_081-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 081/2022 - DO PODER EXECUTIVO - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$1.500.000,00</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/218/pl_no_082-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/218/pl_no_082-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 082/2022 - DO PODER EXECUTIVO - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$31.100,00.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/219/pl_no_083-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/219/pl_no_083-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 083/2022 - DO PODER EXECUTIVO - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR R$16.702,73.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/220/pl_no_084-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/220/pl_no_084-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 084/2022 - DO PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÕES SOCIAIS A SANTA CASA DE CARIDADE DE BAGÉ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/226/pl_no_085-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/226/pl_no_085-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE O ANEXO II DA LEI MUNICIPAL N° 108, DE 1° DE OUTUBRO DE 2002, CRIANDO VAGAS NA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL. - CHEFE ESPECIAL DE GABINETE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/227/pl_no_086-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/227/pl_no_086-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$ 432.000,00.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/228/pl_no_087-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/228/pl_no_087-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$ 723.484,78.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Dalmiro dos Santos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/229/pl_no_088.docx</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/229/pl_no_088.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO SITUADO NO PARQUE FARROUPILHA, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/234/pl_no_089-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/234/pl_no_089-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 089/2022- DO PODER EXECUTIVO - CRIA AÇÃO NA LDO AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$237.756,09"</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_90-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_90-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 090/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$124.615,56.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/251/pl_no_91-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/251/pl_no_91-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 091/2022 - DO PODER EXECUTIVO - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_092-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_092-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 092/2022 - DO PODER EXECUTIVO - CONCEDE GRATIFICAÇÃO ESPECIAL - CARGO AUXILIAR DE TESOUREIRO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/253/pl_no_093-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/253/pl_no_093-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 093/2022 - DO PODER EXECUTIVO - ALTERA O ANEXO II DA LEI MUNICIPAL N.º 108 DE 1.º DE OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/254/pl_no_094-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/254/pl_no_094-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 094/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$1.400.00,00"</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/255/pl_no_095-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/255/pl_no_095-2022.pdf</t>
   </si>
   <si>
     <t>PL N.º 095/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR GLOBAL DE R$473.636,36.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/262/96.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/262/96.pdf</t>
   </si>
   <si>
     <t>PL N.º 096/2022 - DO PODER EXECUTIVO - "CRIA PROGRAMA E AÇÃO NO PPA E NA LDO E AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$109.544,00".</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/263/97.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/263/97.pdf</t>
   </si>
   <si>
     <t>PL N.º 097/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$800.000,00".</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/264/98.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/264/98.pdf</t>
   </si>
   <si>
     <t>PL N.º 098/2022 - DO PODER EXECUTIVO - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$11.928,44".</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/272/99.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/272/99.pdf</t>
   </si>
   <si>
     <t>PL N.º 099/2022 - DO PODER EXECUTIVO - "DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) CONFORME VALORES ESTIPULADOS PELA LEI FEDERAL 13.708/18 E EM ACORDO COM A LEI MUNICIPAL N.º 329/2005.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/279/100.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/279/100.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 0100/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$100.000,00".</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/280/101.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/280/101.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 101/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$50.000,00"</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/287/102.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/287/102.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Aceguá para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/289/digitalizar0002.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/289/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 103/2022 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADA PARA LEI MUNICIPAL N.º 1.405/2022</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/290/digitalizar0001.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/290/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 104/2022 - "AUTORIZA CONTRATAÇÃO EMERGENCIAL DE MOTORISTA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/292/digitalizar0001.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/292/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO -PL N.º 105/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$8.298,45".</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/298/digitalizar0002.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/298/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 106/2022 - "AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR BENS INSERVÍVEIS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/301/digitalizar0003.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/301/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 107/2022 - "INSTITUI NO MUNICÍPIO A COBRANÇA DO ISS NOS TERMOS DA LEI COMPLEMENTAR 116/2033, TAXA DE ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/302/digitalizar0004.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/302/digitalizar0004.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 108/2022 -"AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR".</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/319/pl_109.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/319/pl_109.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 109/2022 - "AUTORIZA CONVÊNIO DA PREFEITURA DE ACEGUÁ, COM A SANTA CASA DE BAGÉ PARA PRESTAÇÃO DE SERVIÇOS MÉDICO E HOSPITALAR.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/327/pl_110.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/327/pl_110.pdf</t>
   </si>
   <si>
     <t>DA MESA DIRETORA - PL N.º 110/2022 - "FIXA O VALOR DO AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES".</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/328/pl_111.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/328/pl_111.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 111/2022 - "CONCEDE GRATIFICAÇÃO ESPECIAL".</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/329/pl_112.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/329/pl_112.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 112/2022 - "ALTERA OS REQUISITOS PARA O PROVIMENTO DO CARGO DE DIRETOR PEDAGÓGICO, PREVISTO NO ANEXO II DA LEI ORDINÁRIA N.º 108, DE 1.º DE OUTUBRO DE 2002, E LEI N.º 1.276/2014"</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/348/digitalizar0005.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/348/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 113/2022 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$70.000,00.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/</t>
+    <t>http://sapl.acegua.rs.leg.br/media/</t>
   </si>
   <si>
     <t>"INSTITUI OS PROCESSOS ADMINISTRATIVO E LEGISLATIVO ELETRÔNICOS NO ÂMBITO DA CÂMARA MUNICIPAL DE ACEGUÁ-RS".</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/379/115.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/379/115.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 115/2022 - "AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSORES".</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/380/116.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/380/116.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 116/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$143.489,33".</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/381/117.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/381/117.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 117/2022 - "CRIA AÇÃO NO PPA E LDO E AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR GLOBAL DE R$102.400,00".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/393/118.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/393/118.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 118/2022 - "ALTERA O ANEXO II DA LEI MUNICIPAL N.º 108 DE 1.º DE OUTUBRO DE 2002".</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/394/119.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/394/119.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 119/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$8.034,43.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/395/120.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/395/120.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 120/2022 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 1.841/2021.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/396/121.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/396/121.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 121/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$2.008,60".</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/397/122.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/397/122.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 122/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$23.488,08".</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/398/123.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/398/123.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 123/2022 - "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 329 DE 03 DE JANEIRO DE 2005".</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/401/124.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/401/124.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 124/2022 - DISPÕE SOBRE A EXECUÇÃO DO PROGRAMA PRIMEIRA INFÂNCIA MELHOR (PIM), PREVÊ CONTRATAÇÃO DE PESSOAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/402/125.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/402/125.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 125/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$450.000,00".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/403/126.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/403/126.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 126/2022 - "AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$55.000,00".</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/404/127.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/404/127.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - PL N.º 127/2022 - "ALTERA PARCIALMENTE A LEI N.º 109/2002,CRIANDO VAGAS DE PROFESSORES PARA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/278/digitalizar.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/278/digitalizar.pdf</t>
   </si>
   <si>
     <t>PDL N.º 001/2022 - DA COMISSÃO DE FINANÇAS E ORÇAMENTO -DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DE GOVERNO DO MUNICÍPIO DE ACEGUÁ/RS, RELATIVAS AO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CETRI - Comissão Especial Temporária para apresentar proposta de alteração no Regimento Interno.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/71/digitalizar0002.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/71/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 55, 56, 57, 85 E 90 DA RESOLUÇÃO N.º 077/2021, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACEGUÁ, RIO GRANDE DO SUL.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/72/digitalizar0005.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/72/digitalizar0005.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ART. 55, 56, 57, 85 E 90 DA RESOLUÇÃO N.º 077/2021, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACEGUÁ, RIO GRANDE DO SUL.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/73/digitalizar0008.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/73/digitalizar0008.pdf</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/74/digitalizar0011.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/74/digitalizar0011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 5.º, DO ART. 32, DA RESOLUÇÃO N.º 077/2021.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito - Manutenção da frota escolar.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/164/pr_no_05-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/164/pr_no_05-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO - APROVA O RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA INVESTIGAR IRREGULARIDADES NA MANUTENÇÃO, COMPRA E TROCA DE PEÇAS E PRESTAÇÃO DE SERVIÇOS EM MECÂNICA DOS VEÍCULOS DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE ACEGUÁ.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/350/pr_06.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/350/pr_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE ÉTICA E DE DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE ACEGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE REPÚDIO AO GOVERNADOR DO ESTADO/RS,  EM VIRTUDE  DO DECRETO N.º 56.084, QUE LIMITOU A ATUAÇÃO DA DECRAB - DELELGACIA DE POLÍCIA ESPECIALIZADA NA REPRESSÃO AOS CRIMES RURAIS E ABIGEATO.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/119/mocao.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/119/mocao.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE APLAUSOS AOS PROPRIETÁRIOS DO POSTO IPIRANGA ACEGUÁ, BEM COMO À TODA EQUIPE, PELA PASSAGEM DO 70º_x000D_
 ANIVERSÁRIO DE SUA INSTALAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AOS ATOS CONTRÁRIOS AO ESTADO DE DIREITO, PERPETRADOS PELO MINISTRO DO STF E PRESIDENTE DO TSE, ALEXANDRE DE MORAIS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR CURSO PROFISSIONALIZANTE DE OPERADOR DE MÁQUINAS PESADAS, QUAIS SEJAM: RETROESCAVADEIRA, ESCAVADEIRA, ROLO COMPACTADOR, MONOTONIVELADORA E TRATOR, VISANDO OPORTUNIZAR CRESCIMENTO PROFISSIONAL E INSERÇÃO NO MERCADO DE TRABALHO.</t>
   </si>
   <si>
     <t>Jacqueline Queiroga Ferreira, Dalmiro dos Santos Almeida, Renato Souza da Silva</t>
@@ -1918,51 +1918,51 @@
   <si>
     <t>185</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO PROVIDÊNCIAS QUANTO À MANUTENÇÃO DE ESTRADAS DO INTERIOR DO MUNICÍPIO, BEM COMO A COLOCAÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE PEDIDO DE PROVIDÊNCIAS AO PODER EXECUTIVO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE PROMOVER ESTÁGIO COM OS ALUNOS DO CURSO DE ELETRICISTA COM CERTIFICAÇÃO NAS NORMAS REGULAMENTADORAS, NR 10 E NR 35.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>REQUER ENVIO DE EXPEDIENTE AO PODER EXECUTIVO SOLICITANDO A DISPONIBILIZAÇÃO DE ATENDIMENTO MÉDICO DAS 19H ÀS 22H, DE SEGUNDA A QUINTA-FEIRA NA UNIDADE BÁSICA DE SAÚDE - UBS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Alex Castillo de los Santos</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/170/faltar_na_sessao_ordinaria_de_01-08.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/170/faltar_na_sessao_ordinaria_de_01-08.pdf</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA FALTAR NA SESSÃO ORDINÁRIA DO DIA 01/08/2022.</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO LAUDO MÉDICO DA PROFESSORA LICENCIADA, VISANDO INSTRUIR O PL N.º 065/2022, QUE AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFESSOR.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 04/08/2022,  A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, VISANDO CUMPRIR AGENDA NO DAER, REFERENTE A INVESTIMENTOS DE MELHORIAS NA INFRAESTRUTURA DA ERS-647, JUNTAMENTE COM OS VEREADORES JÚLIO LEMOS E RENATO SOUZA DA SILVA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Renato Souza da Silva</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA VIAJAR A PORTO ALEGRE/RS, DIA 04/08/2022,  A SERVIÇO DO MANDATO, COM RECEBIMENTO DE DIÁRIAS, BEM COMO, ADIANTAMENTO PARA GASTOS COM LOCOMOÇÃO, EM VEÍCULO PRÓPRIO, VISANDO CUMPRIR AGENDA NO DAER, REFERENTE A INVESTIMENTOS DE MELHORIAS NA INFRAESTRUTURA DA ERS-647.</t>
   </si>
   <si>
     <t>192</t>
   </si>
@@ -2807,256 +2807,256 @@
     <t>415</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, SOLICITANDO O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A PRESENÇA DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, NA REUNIÃO DA COMISSÃO, PREFERENCIALMENTE ÀS 10H45MIN., DO DIA 12/12/2022, COM A FINALIDADE DE PRESTAR INFORMAÇÕES ACERCA DO PL N.º 116/2022, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO VALOR DE R$143.489,33.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS E ORÇAMENTO, SOLICITANDO O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO A PRESENÇA DO SECRETÁRIO MUNICIPAL DA FAZENDA, NA REUNIÃO DA COMISSÃO ORDINÁRIA DA COMISSÃO, COM A FINALIDADE DE PRESTAR INFORMAÇÕES SOBRE O PL N.º 119/2022, QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO VALOR DE R$8.034,43.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - APRESENTANDO, EM ATENDIMENTO NO ART. 32 DO REGIMENTO INTERNO, A CHAPA N.º 01, PARA CONCORRER À ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2023, ASSIM CONSTITUÍDA:_x000D_
 - PRESIDENTE: JACQUELINE FERREIRA-PSDB;_x000D_
 - VICE-PRESIDENTE: ÉMERSON VIDAL FERREIRA-PSDB;_x000D_
 - 1.º SECRETÁRIO: DALMIRO DOS SANTOS ALMEIDA-PP;_x000D_
 - 2.º SECRETÁRIO: JAIR ARDENCHY-PTB.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/418/526-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/418/526-2022.pdf</t>
   </si>
   <si>
     <t>DO VEREADOR PEDRO MORVAN FERRUGEM DE BLANCO - APRESENTANDO, EM ATENDIMENTO NO ART. 32 DO REGIMENTO INTERNO, A CHAPA N.º 02, PARA CONCORRER À ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2023, ASSIM CONSTITUÍDA:_x000D_
 - PRESIDENTE: PEDRO MORVAN FERRUGEM DE BLANCO-PTB;_x000D_
 - VICE-PRESIDENTE: ALEX CASTILLO DE LOS SANTOS-PSD;_x000D_
 - 1.º SECRETÁRIO: JÚLIO CÉSAR PORCIÚNCULA LEMOS-MDB;_x000D_
 - 2.º SECRETÁRIO: RENATO SOUZA DA SILVA-MDB.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/419/533-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/419/533-2022.pdf</t>
   </si>
   <si>
     <t>APRESENTANDO, EM ATENDIMENTO NO ART. 32 DO REGIMENTO INTERNO, A CHAPA N.º 03, PARA CONCORRER À ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2023, ASSIM CONSTITUÍDA: - PRESIDENTE: ANDERSON BARCELOS CORRÊA-MDB; - VICE-PRESIDENTE: JAIR ARDENCHY-PTB; - 1.º SECRETÁRIO: DALMIRO DOS SANTOS ALMEIDA-PP; - 2.º SECRETÁRIO: ÉMERSON VIDAL FERREIRA-PSDB.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - REQUER, EM CONFORMIDADE COM O ART.  108, § 11, DO REGIMENTO INTERNO, A RETIRADA DE TRAMITAÇÃO DO PROCESSO N.º 525/2022, QUE APRESENTA A CHAPA PARA CONCORRER A ELEIÇÃO DA MESA DIRETORA PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO PROVIDÊNCIAS QUANTO A AMPLIAÇÃO DO HORÁRIO DE FUNCIONAMENTO DA UNIDADE BÁSICA DE SAÚDE - UBS, BEM COMO, DISPONIBILIZAÇÃO DE PROFISSIONAIS MÉDICOS E DE ENFERMAGEM, ATÉ AS 23H. APÓS O HORÁRIO DE EXPEDIENTE DO COMÉRCIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA, REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SOLICITANDO QUE ESTUDE A VIABILIDADE LEGAL DE PROMOVER A ISENÇÃO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO E PROCESSO SELETIVO, PARA PESSOAS DE BAIXA RENDA OU QUE APRESENTEM AUTODECLARAÇÃO DE POBREZA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>DA VEREADORA JACQUELINE FERREIRA - REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, INDICANDO A PROMOÇÃO DE ISENÇÃO DE COBRANÇA DE IPTU PARA TODOS OS IDOSOS COM RENDA MENSAL NÃO SUPERIOR A UM SALÁRIO MINIMO NACIONAL, POSSUIDOR OU PROPRIETÁRIO DE UM ÚNICO IMÓVEL E, QUE SEJA SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/424/538-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/424/538-2022.pdf</t>
   </si>
   <si>
     <t>DO VEREADOR ALEX CASTILLO DE LOS SANTOS, APRESENTA, EM ATENDIMENTO AO DISPOSTO NO ART. 32, DO REGIMENTO INTERNO, CHAPA PARA CONCORRER À ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2023, CONFORME SEGUE: PRESIDENTE: ALEX CASTILLO DE LOS SANTOS-PSD; VICE-PRESIDENTE: PEDRO MORVAN FERRUGEM DE BLANCO-PTB; 1.º SECRETÁRIO: JÚLIO CÉSAR PORCIÚNCULA LEMOS-MDB; 2.º SECRETÁRIO: RENATO SOUZA DA SILVA-MDB.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>DO VEREADOR PEDRO DE BLANCO - REQUER O ENVIO DE EXPEDIENTE À MESA DIRETORA, PEDINDO GRAVAÇÃO DA ÚLTIMA SESSÃO DA CÂMARA DE VEREADORES, ANTES DA PRIMEIRA SESSÃO, A PARTIR DA TRANSMISSÃO AO VIVO EM 2021.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>DO VEREADOR PEDRO DE BLANCO - REQUER O ENVIO DE EXPEDIENTE AO PODER EXECUTIVO, SUGERINDO SERVIÇO DE PRONTO ATENDIMENTO NA ÁREA DA SAÚDE, NOS MOLDES DA PREFEITURA DE ESTEIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>DO VEREADOR PEDRO DE BLANCO - REQUER O ENVIO DE À MESA DIRETORA, PEDINDO ACESSO DURANTE O MÊS DE DEZEMBRO, A TODA DOCUMENTAÇÃO E ÁUDIOS DA CPI QUE INVESTIGOU OS GASTOS DA MANUTENÇÃO DO TRANSPORTE ESCOLAR DE 2021.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>DO VEREADOR PEDRO DE BLANCO - REQUER O ENVIO DE EXPEDIENTE À MESA DIRETORA, SOLICITANDO RELAÇÃO DE TODOS PROJETOS DE LEI E ANTEPROJETOS, APRESENTADOS PELOS VEREADORES DE ACEGUÁ, ENTRE 2016 E 2020.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROCESSO Nº 538/2022 - CHAPA PARA CONCORRER À ELEIÇÃO DA MESA DIRETORA PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/59/processo_no_0257-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/59/processo_no_0257-2022.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 027/2022, que concede abono salarial aos profissionais da secretaria municipal de saúde e assistência social e ao conselho tutelar.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/138/emenda_no_pl_053.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/138/emenda_no_pl_053.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 053/2022  - DO PODER EXECUTIVO - QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ACEGUÁ - REFISA 2022 - dÁ NOVA REDAÇÃO AO § 1.º, DO ART. 6.º.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/178/emenda.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/178/emenda.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL N.º 063/2022 - "DÁ NOVA REDAÇÃO AOS REQUISITOS PARA PROVIMENTO DO CARGO DE ASSESSOR DE COMUNICAÇÃO, PREVISTO NO ANEXO II, DA LEI ORDINÁRIA N.º 108, DE 1.º DE OUTUBRO DE 2002, ALTERADO PELA LEI N.º 1.405/2015".</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/232/processo_271-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/232/processo_271-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 01 AO PL N.º 044/2022 - DA VEREADORA JACQUELINE FERREIRA - "DÁ NOVA REDAÇAO AO CAPUT DO ART. 9.º"</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/233/processo_272-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/233/processo_272-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA N.º 02 AO PL N.º 044/2022 - DA VEREADORA JACQUELINE FERREIRA - "DÁ NOVA REDAÇÃO AO CAPUT DO ART. 8.º"</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>SUPLEMENTA  EM  R$112.729,08, O VALOR ORÇADO PARA A CÂMARA MUNICIPAL DE VEREADORES DE ACEGUÁ.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 107/2022 QUE INSTITUI NO MUNICIPIO A COBRANÇA DO ISS NOS TERMOS DA LEI COMPLEMENTAR 116/2003, TAXA DE ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO, DANDO NOVA REDAÇÃO AO ART. 67 DO REFERIDO PL.</t>
   </si>
   <si>
     <t>MRT</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/41/mensagem_retificativa.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/41/mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei n° 004/2022.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/66/digitalizar.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/66/digitalizar.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei nº 039/2022, que Autoriza contratação emergencial de servente merendeira.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/240/mensagem_retificativa_ao_pl_no_076-2022.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/240/mensagem_retificativa_ao_pl_no_076-2022.pdf</t>
   </si>
   <si>
     <t>DO EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 076/2022 - QUE "ALTERA PARCIALMENTE A LEI MUNICIPAL N.º 108, DE 1.º DE OUTUBRO DE 2002 - CRIA CARGO DE ASSESSOR DE ASSISTÊNCIA FARMACÊUTICA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/343/mensagem_retificativa_ploa_2023.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/343/mensagem_retificativa_ploa_2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM RETIFICATIVA AO PROJETO DE LEI Nº 102/2022, QUE ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE ACEGUÁ PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/392/107.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/392/107.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 107/2022, QUE "INSTITUI NO MUNICÍPIO A COBRANÇA DO ISS NOS TERMOS DA LEI COMPLEMENTAR 116/2003, TAXA DE ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO".</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/399/099.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/399/099.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 099/2022 - "SUPRIME O ART. 2.º DO PL N.º 99/2022".</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/400/103.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/400/103.pdf</t>
   </si>
   <si>
     <t>DO PODER EXECUTIVO - MENSAGEM RETIFICATIVA AO PL N.º 103/2022 - "SUPRIME O ART. 2.º DO PL N.º 103/2022".</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas Governamentais</t>
   </si>
   <si>
     <t>Tribunal de Contas do RS - TCE RS</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/144/processo_de_contas_2018.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/144/processo_de_contas_2018.pdf</t>
   </si>
   <si>
     <t>PROCESSO N.º 002508-0200/18-0, RELATIVO AS CONTAS DE GOVERNO - PM DE ACEGUÁ - EXERCÍCIO 2018, COM PARECER SOB N.º 20.749.</t>
   </si>
   <si>
-    <t>https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/184/processo_de_contas_2019.pdf</t>
+    <t>http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/184/processo_de_contas_2019.pdf</t>
   </si>
   <si>
     <t>PROCESSO N.º 000894-0200/19-3 - RELATIVO ÀS CONTAS DE GOVERNO DO MUNICÍPIO DE ACEGUÁ, CORRESPONDENTES AO EXERCÍCIO DE 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3363,68 +3363,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/291/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/295/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/18/pl_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/19/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/20/pl_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/21/pl_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/23/digitalizar0203.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/22/pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/24/digitalizar0220.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/25/digitalizar0221.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/26/digitalizar0222.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/27/digitalizar0223.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizar0220.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizar0221.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/30/digitalizar0222.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/31/digitalizar0223.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/32/digitalizar0224.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/33/digitalizar0225.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/34/digitalizar0226.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/35/digitalizar0227.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/36/digitalizar0228.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/37/digitalizar0229.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/38/digitalizar0230.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/46/pl_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/56/pl_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/57/pl_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/63/digitalizar0019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizar0021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/65/digitalizar0022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/67/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/81/digitalizar0013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/82/digitalizar0014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/83/digitalizar0015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/84/digitalizar0016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/92/digitalizar0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/93/digitalizar0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/94/digitalizar0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/111/pl_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pl_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/127/digitalizar54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/128/digitalizar_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/126/digitalizar56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/130/57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/137/58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/145/pl_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pl_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pl_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/157/digitalizar_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/158/63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/159/64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/163/65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/165/pl_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/171/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/182/pl_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/189/pl_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/207/pl_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/209/pl_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/210/pl_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/211/pl_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/212/pl_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/213/pl_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/214/pl_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/215/pl_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/216/pl_no_080-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/217/pl_no_081-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/218/pl_no_082-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/219/pl_no_083-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/220/pl_no_084-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/226/pl_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/227/pl_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/228/pl_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/229/pl_no_088.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/234/pl_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/251/pl_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_092-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/253/pl_no_093-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/254/pl_no_094-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/255/pl_no_095-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/262/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/263/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/264/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/272/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/279/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/280/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/287/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/289/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/290/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/292/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/298/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/301/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/302/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/319/pl_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/327/pl_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/328/pl_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/329/pl_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/348/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/379/115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/380/116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/381/117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/393/118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/394/119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/395/120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/396/121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/397/122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/398/123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/401/124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/402/125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/403/126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/404/127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/278/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/71/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/72/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/73/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/74/digitalizar0011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/164/pr_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/350/pr_06.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/119/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/170/faltar_na_sessao_ordinaria_de_01-08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/418/526-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/419/533-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/424/538-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/59/processo_no_0257-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/138/emenda_no_pl_053.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/178/emenda.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/232/processo_271-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/233/processo_272-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/41/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/66/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/240/mensagem_retificativa_ao_pl_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/343/mensagem_retificativa_ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/392/107.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/399/099.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/400/103.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/144/processo_de_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/184/processo_de_contas_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/291/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/295/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/18/pl_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/19/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/20/pl_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/21/pl_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/23/digitalizar0203.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/22/pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/24/digitalizar0220.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/25/digitalizar0221.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/26/digitalizar0222.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/27/digitalizar0223.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizar0220.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizar0221.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/30/digitalizar0222.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/31/digitalizar0223.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/32/digitalizar0224.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/33/digitalizar0225.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/34/digitalizar0226.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/35/digitalizar0227.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/36/digitalizar0228.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/37/digitalizar0229.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/38/digitalizar0230.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/43/pl_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/44/pl_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/45/pl_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/46/pl_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/52/pl_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/53/pl_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/54/pl_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/55/pl_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/56/pl_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/57/pl_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/63/digitalizar0019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizar0021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/65/digitalizar0022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/67/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/81/digitalizar0013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/82/digitalizar0014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/83/digitalizar0015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/84/digitalizar0016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/92/digitalizar0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/93/digitalizar0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/94/digitalizar0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/111/pl_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/112/pl_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/127/digitalizar54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/128/digitalizar_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/126/digitalizar56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/130/57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/137/58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/145/pl_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pl_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pl_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/157/digitalizar_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/158/63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/159/64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/163/65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/165/pl_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/171/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/182/pl_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/189/pl_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/207/pl_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/209/pl_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/210/pl_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/211/pl_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/212/pl_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/213/pl_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/214/pl_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/215/pl_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/216/pl_no_080-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/217/pl_no_081-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/218/pl_no_082-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/219/pl_no_083-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/220/pl_no_084-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/226/pl_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/227/pl_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/228/pl_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/229/pl_no_088.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/234/pl_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/251/pl_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_092-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/253/pl_no_093-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/254/pl_no_094-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/255/pl_no_095-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/262/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/263/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/264/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/272/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/279/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/280/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/287/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/289/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/290/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/292/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/298/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/301/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/302/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/319/pl_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/327/pl_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/328/pl_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/329/pl_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/348/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/379/115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/380/116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/381/117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/393/118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/394/119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/395/120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/396/121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/397/122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/398/123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/401/124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/402/125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/403/126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/404/127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/278/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/71/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/72/digitalizar0005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/73/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/74/digitalizar0011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/164/pr_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/350/pr_06.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/119/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/170/faltar_na_sessao_ordinaria_de_01-08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/418/526-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/419/533-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/424/538-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/59/processo_no_0257-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/138/emenda_no_pl_053.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/178/emenda.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/232/processo_271-2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/233/processo_272-2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/41/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/66/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/240/mensagem_retificativa_ao_pl_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/343/mensagem_retificativa_ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/392/107.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/399/099.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/400/103.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/144/processo_de_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acegua.rs.leg.br/media/sapl/public/materialegislativa/2022/184/processo_de_contas_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>